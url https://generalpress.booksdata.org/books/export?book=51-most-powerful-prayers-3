--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -138,50 +138,53 @@
     <t>Ryan</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B095TR52VC</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
   </si>
   <si>
     <t>Religion</t>
+  </si>
+  <si>
+    <t>Christianity</t>
   </si>
   <si>
     <t>REL055000, REL011000, REL015000</t>
   </si>
   <si>
     <t>2021-06-15 00:00:00</t>
   </si>
   <si>
     <t>‘51 Most Powerful Prayers’ is a book about unwavering faith and trust in God’s will. It talks about establishing a strong connection with God through prayer. It will encourage us to have unflinching determination in the face of difficulties and storms in life. The book introduces us to the etiquette of praying, and moreover it mentions prayers of exemplary figures of the past and how those prayers transformed their lives. It includes prayers that will help us acquire the qualities of utmost importance in life, and further builds our character and conduct as humans.
 In today's world of constant chaos; reciting these prayers will have a calming effect on the mind and soul. These soothing prayers will take us on a journey of self-realisation and help us make conscious choices towards improving the overall quality of life. This book will prove that when a believer in God makes God the center of his life and makes pleasing Him the goal of his existence; God will protect him and grant him blessings from sources he could have possibly never imagined. This miraculous book is for anyone who wants to achieve true success and meaning in life through building a connection with God.</t>
   </si>
   <si>
     <t>Ryan is a young author who writes Christian books and articles.</t>
   </si>
   <si>
     <t>1. Prayer for Making God the Focus and Centre of Prayer
 “One thing I ask from the Lord, this only I seek: that I may dwell in the house of the Lord all the days of my life, to gaze on the beauty of the Lord and to seek him in his temple.” –Psalm 27:4
 John Piper says, “God is most exalted in me when I am most satisfied with Him.” Why don’t we try to take the first part of our prayer to simply talk to God—before asking something of him? Discipline your mind and heart to talk about Him and how He pleases your heart.
 Pray using the verse above. Then continue with the verse below:
 “O God, You are my God, I am looking for You, my soul thirsts for You, my body longs for You, like a dry and barren land, without water. In this way I look up to you in the holy place, seeing your strength and your glory, for your loving-kindness is better than life. My lips will boast You. In this way I will praise You all my life and raise my hand in Your name.” (Psalm 63:1-4)
 2. Prayer for Willingness to Change
 “Abba, Father,” he said, “everything is possible for you. Take this cup from me. Yet not what I will, but what you will.” –Mark 14:36
 It is not a convincing thing if prayer always changes God’s mind, because He is almighty. However, I believe it will change our thinking. Take Jesus as an example. He prayed in the garden of Gethsemane that his will was like God’s will. He was changed and strengthened, able to suffer until the last crucifixion.
 I pray that Your divine will be transparent to me as I prepare my heart and mind to change my actions. As I look to You for all of my strength and support, help me to make this transition, Holy Spirit. Allow my thoughts and actions to be guided in accordance to your chosen way of life. Thank you for supporting me through this difficult time! Amen.
 3. Prayer for Patience while Waiting
@@ -780,84 +783,86 @@
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2">
         <v>104</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>51.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="P2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>