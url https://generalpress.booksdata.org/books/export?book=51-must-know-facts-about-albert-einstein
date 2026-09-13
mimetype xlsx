--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -134,63 +134,72 @@
   <si>
     <t>51 Must Know Facts About Albert Einstein</t>
   </si>
   <si>
     <t>GP Editors</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Paperback</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>Children's Books</t>
   </si>
   <si>
     <t>Children's Nonfiction</t>
   </si>
   <si>
+    <t>Fact Books</t>
+  </si>
+  <si>
     <t>BIO000000, LIT007000, SCI076000</t>
+  </si>
+  <si>
+    <t>51 Must Know Facts</t>
   </si>
   <si>
     <t>2022-08-15 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>Albert Einstein was one of the best ingenious scientists and masterminds in human history. A century ago, his remarkable published theory of 'General Relativity' created new ideas related to the evolution of the universe and black holes, altered our knowledge of gravity, time and space dramatically. The physicist's equation that helped explain special relativity E = MC2 is eminent even among those who do not understand its underlying physics.
 Einstein received the Nobel Prize for Physics in the year 1921. He received the coveted prize for his explanation of the photoelectric effect and not on his ideas of relativity as then they were considered questionable, though during his acceptance speech, Einstein still opted to speak about relativity. He also tried in vain to unify all the forces of the universe in a single theory, or a theory of everything, which he was still working on at the time of his death. His extraordinary brilliant mind was advanced with creativity and allowed him to see possibilities, not limitations. He was also fuelled by an unquenchable thirst to discover, explore and indulge his curiosity. His wisdom has never been more pertinent to entrepreneurs, creators and innovators.
 After his death, while performing the autopsy, Princeton pathologist Thomas Harvey extracted the scientist's brain and kept it aside in the hope of unlocking the secrets of his genius. Later, after he was able to get approval of Einstein's son, Harvey chopped the brain into pieces and sent it to various scientists for research. In the year 1999, a team from a Canadian University published a paper declaring Einstein possessed unusual folds on his parietal lobe, a part of the brain that is associated with mathematical and spatial ability.
 '51 Must Know Facts about Albert Einstein' will take you on a journey to the life of the most prolific influencer of the 20th Century. Comprehend on the Brainiac that Einstein was, his profound life, and his incredible discoveries that contributed effectively to the world we live in today.</t>
+  </si>
+  <si>
+    <t>GP Editors work hard to give you a pleasing reading experience. We check all facts and figures from authentic sources and give lucid language to our books. The most popular seies by GP editors is '51 Must Know Facts'.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/36c75699-80b9-4f7c-a9cb-c14d789965f9.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067614</t>
   </si>
   <si>
     <t>Discover 51 Must Know Facts About Albert Einstein by GP Editors. This book is published by General Press in Paperback format, ISBN 9789354991486, ASIN 9354991483, under Children's Books, Children's Nonfiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -723,82 +732,88 @@
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>80</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>225.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="P2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>40</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="R2" s="2"/>
+        <v>41</v>
+      </c>
+      <c r="R2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="S2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>