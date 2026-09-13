--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -141,63 +141,69 @@
     <t>General Press</t>
   </si>
   <si>
     <t>B09QXKPNCK</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>Children's Books</t>
   </si>
   <si>
     <t>Biographies</t>
   </si>
   <si>
     <t>Children's Nonfiction</t>
   </si>
   <si>
     <t>REF010000, BIO026000, BIO037000</t>
+  </si>
+  <si>
+    <t>51 Must Know Facts</t>
   </si>
   <si>
     <t>2022-01-21 00:00:00</t>
   </si>
   <si>
     <t>51 Must Know Facts about Anne Frank' is an intriguing book that conveys facts about the life of one of the most significant and renowned figures of our time—Anne Frank—a young Jewish teenage diarist; in a lucid and digestible form. Anne Frank has become a universal symbol of the oppressed in a world of violence and tyranny. Her image is the epitome of optimism and the will to live. Millions of young people in search of their own identity regard her as their spokesperson. Her diary, which she wrote during the second world war while hiding in Amsterdam for two years, has been interpreted as an eternal testament of courage and hope, relevant to all, and often, though only secondarily, as a document of the Holocaust. It remains a beloved and deeply admired testament to the indestructible nature of the human spirit. Anne’s humour, unflinching honesty and wisdom—all evident in her Diary, are an essential part of her legacy.
 In 1940, after Germany invaded the Netherlands, Anne and her family couldn't leave the country, so they decided to hide in a warehouse in an attempt to escape the persecution of Jews by the Nazis. For over two years, Anne wrote in her diary with an awareness that was extremely mature for her age. She detailed her experiences and insights while she and her family were in hiding, living in a constant fear of being arrested.
 The Diary of Anne Frank is a record of her understanding of the war and showcases her incredible storytelling abilities in such horrific circumstances. In 1944, the Franks were found and sent to concentration camps. Anne died before she turned sixteen, and her father, Otto Frank, was the only family member to survive the Holocaust. After the War, Otto returned to Amsterdam, where he found his daughter's diary and then published it as ‘The Diary of a Young Girl’.
 Titles in this Series:
 51 Must Know Facts Anne Frank (9789391181659)
 51 Must Know Facts about Albert Einstein (9789391181147)
 51 Must Know Facts About Brain (9789389716399)
 51 Must Know Facts About Heart (9789389716474)</t>
+  </si>
+  <si>
+    <t>GP Editors work hard to give you a pleasing reading experience. We check all facts and figures from authentic sources and give lucid language to our books. The most popular seies by GP editors is '51 Must Know Facts'.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/7c157545-d60c-473e-a0d3-0c12abad7211.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068824</t>
   </si>
   <si>
     <t>Discover 51 Must Know Facts About Anne Frank by GP Editors. This book is published by General Press in eBook format, ISBN 9789391181659, ASIN B09QXKPNCK, under Children's Books, Biographies, Children's Nonfiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -734,76 +740,80 @@
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>51.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="R2" s="2"/>
+      <c r="R2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="S2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>