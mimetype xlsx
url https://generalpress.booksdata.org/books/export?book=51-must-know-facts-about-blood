--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -131,79 +131,91 @@
   <si>
     <t>Short Description</t>
   </si>
   <si>
     <t>51 Must Know Facts About Blood</t>
   </si>
   <si>
     <t>GP Editors</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0BNGDB54N</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
+    <t>Children &amp; Young Adult</t>
+  </si>
+  <si>
     <t>Children's Books</t>
   </si>
   <si>
-    <t>Children's Nonfiction</t>
-[...2 lines deleted...]
-    <t>Fact Books</t>
+    <t>Reference</t>
+  </si>
+  <si>
+    <t>Anatomy</t>
+  </si>
+  <si>
+    <t>REF023000, SCI056000</t>
+  </si>
+  <si>
+    <t>51 Must Know Facts</t>
   </si>
   <si>
     <t>Blood is essential to our existence. It is the life-maintaining fluid connective tissue consisting of plasma, blood cells and platelets. It circulates through our body and delivers essential substances like oxygen and nutrients to the body’s cells. It also transports metabolic waste products away from those same cells. It makes up 8% of our body weight. An average adult possesses around 5-6 litres of blood. Other functions include pH regulation and thermoregulation. Blood is involved in everything from gas exchange to nutrient transport to the immune system and homeostatic functions.
 51 Must Know Facts About Blood has everything related to blood's important functions, its composition and many blood related disorders. It offers an extraordinary range of fascinating aspects that are crucial to understand when our entire life is dependent on this vital fluid, which plays a huge role in facilitating the normal functioning of the organs. There is no substitute for blood. It cannot be made or manufactured. Generous blood donors are the only source of blood for patients in need of a blood transfusion.
 Titles in this Series:
 51 Must Know Facts Anne Frank (9789391181659)
 51 Must Know Facts About Albert Einstein (9789391181147)
 51 Must Know Facts About Brain (9789389716399)
 51 Must Know Facts About Heart (9789389716474)
 51 Must Know Facts About Blood (9789389716931)</t>
   </si>
   <si>
+    <t>GP Editors work hard to give you a pleasing reading experience. We check all facts and figures from authentic sources and give lucid language to our books. The most popular seies by GP editors is '51 Must Know Facts'.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/0b693089-6f29-43d2-837c-2a464784488e.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069131</t>
   </si>
   <si>
-    <t>Discover 51 Must Know Facts About Blood by GP Editors. This book is published by General Press in eBook format, ISBN 9789389716931, ASIN B0BNGDB54N, under Children's Books, Children's Nonfiction, Fact Books.</t>
+    <t>Discover 51 Must Know Facts About Blood by GP Editors. This book is published by General Press in eBook format, ISBN 9789389716931, ASIN B0BNGDB54N, under Children's Books, Reference, Anatomy.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -713,85 +725,93 @@
       </c>
       <c r="C2" s="2"/>
       <c r="D2" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E2" s="2"/>
       <c r="F2" s="2">
         <v>9789389716931</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
-      <c r="M2" s="2"/>
+      <c r="M2" s="2" t="s">
+        <v>39</v>
+      </c>
       <c r="N2" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="R2" s="2"/>
+        <v>42</v>
+      </c>
+      <c r="Q2" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="R2" s="2" t="s">
+        <v>44</v>
+      </c>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>