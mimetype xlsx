--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -128,97 +128,116 @@
   <si>
     <t>Book Code</t>
   </si>
   <si>
     <t>Short Description</t>
   </si>
   <si>
     <t>51 Must Know Facts About Brain</t>
   </si>
   <si>
     <t>GP Editors</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Hardcover</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
+    <t>Children &amp; Young Adult</t>
+  </si>
+  <si>
     <t>Children's Books</t>
   </si>
   <si>
     <t>Fact Books</t>
   </si>
   <si>
     <t>Children's Nonfiction</t>
   </si>
   <si>
     <t>JNF051030, REF010000, SCI089000</t>
   </si>
   <si>
+    <t>51 Must Know Facts</t>
+  </si>
+  <si>
     <t>2022-09-22 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
-    <t>‘51 Must Know Facts about Brain’ is a lively and information-packed book to know every important fact about the human brain—the body’s control centre. Know how neurons work, how the brain develops, how it controls movement and perceives the senses, what happens during sleep, and how language, learning, and memory are developed. 
-The human brain is the command centre for the human nervous system. It receives signals from the body's sensory organs and outputs information to the muscles. Around 77% of your brain is just water and it stops growing when you are approximately 25, but that doesn’t mean that you have reached your intellectual peak. The adult human brain weighs about 3 pounds (1,350g). It is about 2% of the total body weight and is the last part of your body to die.</t>
+    <t>What if the most fascinating world you could ever explore is already inside your head? '51 Must Know Facts About Brain' by GP Editors is an engaging science and educational nonfiction book that takes readers on a lively journey into the human brain, explaining the remarkable organ that controls our thoughts, movements, senses, memories, learning, and many of the processes that make everyday life possible.
+Written in a clear and accessible style, the book presents essential facts about the brain without overwhelming readers with complicated scientific terminology. It explores how neurons work, how the brain develops, how it receives information from the senses, and how it communicates with the rest of the nervous system. Readers are introduced to the extraordinary scale and complexity of the brain, including fascinating details about its structure, composition, growth, and relationship to the human body. The book also looks at sleep, language, learning, memory, movement, and perception, showing how closely these everyday experiences are connected to the brain's activity.
+A particularly appealing feature of '51 Must Know Facts About Brain' is its ability to turn scientific information into memorable pieces of knowledge. Facts about the number of neurons in the brain, its water content, its weight, and the continuing development of intellectual abilities help readers see the brain from a fresh perspective. Rather than treating neuroscience as something distant or difficult, GP Editors makes it relevant to ordinary life and encourages readers to become more curious about how their own minds work.
+The book also touches on the ways modern technology is helping scientists uncover the brain's mysteries. From understanding human behavior to exploring possibilities for improving brain function, these ideas demonstrate how much remains to be discovered. Its concise, information-rich format makes it particularly suitable for young readers, students, curious adults, and anyone looking for an approachable introduction to brain science.
+With its combination of fascinating facts, basic neuroscience, and everyday relevance, '51 Must Know Facts About Brain' offers a quick but thought-provoking introduction to one of the most extraordinary parts of the human body. By the final page, readers may find themselves looking at their own thoughts, memories, and abilities with a renewed sense of wonder—and wondering just how much more there is to discover about the brain.</t>
   </si>
   <si>
     <t>GP Editors work hard to give you a pleasing reading experience. We check all facts and figures from authentic sources and give lucid language to our books. The most popular seies by GP editors is '51 Must Know Facts'.</t>
+  </si>
+  <si>
+    <t>"51 Must Know Facts About Brain" by GP Editors is an incredibly engaging and information-packed book that embarks on a fascinating journey into the most complex and enigmatic organ known to humankind. The book serves as a lively, comprehensive guide designed to demystify the intricate workings of the human brain, presenting essential information in a highly accessible manner. Right from the beginning, the authors position the brain as the ultimate command center of the body, a relentless engine that orchestrates every thought, movement, emotion, and physiological process. By breaking down heavy scientific concepts into fifty-one digestible and awe-inspiring facts, the book caters to curious minds eager to understand the biological marvel resting inside their skulls. It effectively bridges the gap between advanced neuroscience and everyday curiosity, ensuring that readers walk away with a profound appreciation for their own minds.
+One of the foundational themes explored in the book is the physical anatomy and surprising composition of the brain. The authors reveal that the adult human brain weighs approximately three pounds, or about 1,350 grams. Despite making up merely two percent of an average person’s total body weight, it is the last part of the human body to die and demands a massive portion of the body's daily energy supply to function correctly. Perhaps one of the most astonishing facts highlighted is that around seventy-seven percent of the human brain is composed entirely of water, underscoring the critical importance of hydration for peak cognitive performance. Furthermore, the book dispels common myths about brain development, noting that while the physical growth of the brain halts around the age of twenty-five, this biological milestone by no means indicates that an individual has reached their intellectual peak.
+Diving deeper into the microscopic architecture of this remarkable organ, the book dedicates significant attention to neurons, the fundamental building blocks of the entire nervous system. The editors present a staggering statistic to put this into perspective: there are approximately one hundred billion of these tiny cells packed within a single human brain. To help readers comprehend the sheer magnitude of this number, the book cleverly notes that it would take an individual over three thousand years just to count all the neurons in their head. The text thoroughly explains how these countless neurons communicate with one another, utilizing a highly complex language of electrical impulses and chemical signals. This vast, intricate web of neural networks is responsible for processing information at lightning speeds, allowing humans to react to their environment, form thoughts, and execute tasks seamlessly.
+The role of the brain as the central hub of the human nervous system is another major focal point of the text. The authors explain in vivid detail how the brain continuously receives an influx of signals from the body's peripheral sensory organs, processing this massive amount of data in fractions of a second before outputting precise commands back to the muscles. This continuous, bidirectional flow of information is what governs both our voluntary actions—such as walking, typing, or speaking—and our involuntary processes, like breathing and maintaining a heartbeat. By illustrating the seamless integration between the brain, the spinal cord, and the vast network of nerves running throughout the human body, the book provides readers with a holistic understanding of how physical movement and bodily coordination are masterfully achieved without us even having to consciously think about it.
+Equally compelling is the book’s exploration of perception and the sensory experiences that define our daily lives. The brain's extraordinary ability to decode visual, auditory, olfactory, gustatory, and tactile information is explained through fascinating facts that reveal how we actually make sense of the world around us. The editors break down how a physical stimulus from the outside world is rapidly translated into a conscious, internal experience. Whether it is the vibrant color of a blooming flower, the complex melody of a musical composition, or the comforting warmth of a cup of coffee, the book emphasizes that these experiences are entirely constructed within the dark, silent confines of the skull. This prompt prompts readers to marvel at the brain's unique power to synthesize fragmented sensory data into a rich, cohesive tapestry of reality.
+The mysterious realm of sleep is also thoroughly examined, uncovering what actually happens to our minds when we close our eyes each night. Far from being a state of complete rest or inactivity, the book highlights that the brain remains highly active and engaged during sleep. It goes through various meticulously timed cycles that are heavily associated with vivid dreaming and deep psychological processing. The authors explain that sleep serves as a crucial maintenance period for the brain, during which it actively works to consolidate the memories formed during the day and repair cellular wear and tear. By presenting these crucial facts, the book underscores the non-negotiable necessity of quality rest for maintaining optimal cognitive function, emotional regulation, and overall physical well-being.
+Moving into the higher-order cognitive functions that distinguish human beings, the book provides an illuminating overview of language, learning, and memory. The processes through which the brain acquires new languages, grasps complex concepts, and stores memories are unpacked with absolute clarity. The text explores how memories are not simply filed away like books in a library, but are dynamically encoded and retrieved across sprawling neural pathways. It touches upon the incredible plasticity of the brain—its inherent ability to continuously adapt, rewire, and physically change its structure in response to new experiences, challenges, and learning environments. This adaptability highlights a deeply empowering message woven throughout the facts: our brains are not rigidly fixed entities, but rather malleable organs that can be continually expanded through deliberate lifelong learning.
+To provide a broader biological context, the book also delves into the evolutionary history of the human brain, comparing it to those of other creatures in the animal kingdom. The authors point out that while the human brain shares the same basic structural blueprint as the brains of other mammals, it is remarkably distinct in its proportions. Specifically, the human brain is significantly larger in relation to overall body size than the brains of almost any other species on the planet. This evolutionary expansion, particularly in the cerebral cortex, is what grants humanity its unique capacity for abstract thought, complex problem-solving, advanced communication, and profound emotional depth. Understanding this evolutionary trajectory helps readers appreciate the biological advantages that have allowed human beings to survive and drastically shape the world around them.
+As it nears its conclusion, the book shifts its focus toward the future, discussing how modern technology is finally beginning to unlock the deepest secrets of the human mind. The editors explore how advanced scientific innovations are mapping neural pathways with unprecedented precision, offering entirely new explanations for why humans behave the way they do. This technological renaissance in neuroscience is not only satisfying academic curiosity but is also paving the way for a deeper understanding of our own potential. The book reveals how experts are continuously developing new methods and sophisticated machines designed to boost brain power, enhance learning, and tap into the unique, latent capabilities hidden within our minds. This forward-looking perspective injects a strong sense of optimism about what the next era of brain science will uncover.
+"51 Must Know Facts About Brain" stands as an illuminating, thought-provoking, and highly educational volume that successfully distills the vast complexities of neuroscience into an engaging format for general readers. Through its meticulously curated collection of facts, the book covers everything from basic cellular anatomy and sensory perception to the profound mysteries of sleep, memory, and evolutionary development. GP Editors have managed to craft a work that is not only informative but also deeply inspiring, leaving readers with a renewed sense of awe for the three-pound universe resting upon their shoulders. By blending biological truths with accessible language, the book ultimately serves as a powerful reminder of human potential, encouraging readers to nurture, protect, and continuously challenge the most extraordinary organ in the human body.</t>
   </si>
   <si>
     <t>FACT 1
 The brain is not only the most complex organ in the human body; it is the most complex structure in the known universe. As part of the nervous system, the brain coordinates with all of the body’s functions.
 FACT 2
 The brain is comprised of four main regions—the cerebrum, the cerebellum, the brainstem and the diencephalon. Each one controls specific tasks. They work in sync to ensure that the bodily functions are fully operational.
 FACT 3
 The largest section is the cerebrum and it makes up over ¾ of the brain’s volume. It consists of neurons and nerve fibers that transmit information from the neurons throughout the brain and the body. The cerebrum controls the higher functions such as learning, reasoning and speech, plus senses like sight and hearing.
 FACT 4
 Under the cerebrum, is the second largest part of the brain called the cerebellum. Much like the cerebrum, the cerebellum has nerve cells and nerve fibers. It carries signals to the other parts of the brain and the spinal cord. The cerebellum is responsible for carrying muscle movements; particularly those that help maintain the body’s balance and posture.
 FACT 5
 The third region of the brain is the brainstem. It lies in front of the cerebellum and anchors the brain to the spinal cord. The brainstem is the collection of structures that include the pons—a massive nerve fibers that carries sensory information, the midbrain—region of fibers and structures that help control movement along with auditory and visual processing and the medulla oblongata—which creates motor and sensory pathways between the midbrain, the pons and the spinal cord. Altogether, the parts of the brainstem control the vital bodily functions, such as cardiac activity, respiration, digestion and sleep.
 FACT 6
 The fourth region is located above the brainstem and makes up the core of the brain—the diencephalon. About the size of an apricot, the diencephalon is a grouping of several structures—the thalamus, which processes and transmit information from all senses except smell, and the hypothalamus and pituitary glands, which work together to produce and regulate neurochemicals. These structures help govern sensations, weight regulation, energy and instinctual behaviours.
 FACT 7
 The brain has even evolved mechanisms to protect itself. One such mechanism is the blood-brain barrier, a semipermeable, cellular wall, that only allows specific chemicals to enter from the body’s bloodstream into the brain. Despite this protection, tumours and other complications can lead to life threatening problems and diseases in the brain, such as dementia. Thankfully, scientists have found ways to improve brain health. Staying physically active and eating a balanced diet may preserve cognitive functions and even reduce the risk of developing alzimiers.
 FACT 8
 The brain floats in a bath of a clear liquid called cerebral spinal fluid, which acts as a shock absorber. The brain produces half the cup of this fluid everyday!
 FACT 9
 The brain is surrounded by twenty-two bones, which make up the cranium—the fancy science word for the skull. The skull forms a tough and rigid protective covering around the brain.
 FACT 10
-Scientific research has shown that the human brain starts remembering things from the womb. The foetus’ brain development commences an extraordinary journey from the moment of conception, that results in a highly developed brain.
-[...1 lines deleted...]
-There are about 100 billion tiny cells in our brains called ‘neurons’. There are so many that it would take you over 3,000 years to count them all. Neurons develop at the rate of two hundred and fifty thousand per minute during the first trimester of pregnancy. A small piece of brain tissue, approximately 2mm in length, which is about the size of a grain of sand, contains approximately one hundred thousand neurons as well as one billion synapses.</t>
+Scientific research has shown that the human brain starts remembering things from the womb. The foetus’ brain development commences an extraordinary journey from the moment of conception, that results in a highly developed brain.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/d5520ad5-ccdd-4451-b326-b6f7ea2a92f4.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067760</t>
   </si>
   <si>
     <t>Discover 51 Must Know Facts About Brain by GP Editors. This book is published by General Press in Hardcover format, ISBN 9789354994654, ASIN 9354994652, under Children's Books, Fact Books, Children's Nonfiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -746,93 +765,97 @@
       <c r="F2" s="2">
         <v>9789354994654</v>
       </c>
       <c r="G2" s="2">
         <v>9354994652</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>80</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>295.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P2" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="R2" s="2"/>
+        <v>42</v>
+      </c>
+      <c r="R2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>47</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>48</v>
+      </c>
       <c r="Y2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>