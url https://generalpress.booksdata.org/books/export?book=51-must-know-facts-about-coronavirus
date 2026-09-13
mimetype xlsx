--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,67 +137,76 @@
   <si>
     <t>GP Editors</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B08791QVDX</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>Children's Books</t>
   </si>
   <si>
     <t>Children's Nonfiction</t>
   </si>
   <si>
+    <t>Fact Books</t>
+  </si>
+  <si>
     <t>JNF051030, REF010000</t>
+  </si>
+  <si>
+    <t>51 Must Know Facts</t>
   </si>
   <si>
     <t>2020-04-15 00:00:00</t>
   </si>
   <si>
     <t>The World Health Organisation (WHO) on the 11th of March, 2020 declared the novel coronavirus disease (COVID-19) as pandemic. It has taken significant global media attention within a few weeks into the year 2020. Fear about the risk from the outbreak has challenged the major public healthcare systems around the globe. Billions of people are under lockdown due the COVID-19 crisis. It has also resulted in a huge increase in people seeking information about the virus and the protective measures to be taken.
 The world authorities came together to declare war against the deadly disease which has caused hundreds of thousands fatalities globally. Researchers came up with many recent studies that have given us a considerable amount of information regarding the virus and its transmission. Enumerable efforts are being taken to create a vaccine of the virus. Various initiatives are being taken worldwide to contain the virus, which has disrupted the social and economic order of the world. The COVID-19 will change the world we live in forever—for better or worse.
 Lively and information packed, ‘51 Must Know Facts about Coronavirus’ is a must read for you to know each and every important fact about the COVID-19.
 Titles in this Series:
 ●  51 Must Know Facts About Brain (9789389716399)
 ●  51 Must Know Facts About Heart (9789389716474)
 ●  51 Must Know Facts About Blood (9789389716931)
 ●  51 Must Know Facts About Lungs (9789389716672)
 ●  51 Must Know Facts About Human Body (9789354995309)
 ●  51 Must Know Facts About Albert Einstein (9789391181147)
 ●  51 Must Know Facts About Anne Frank (9789391181659)</t>
+  </si>
+  <si>
+    <t>GP Editors work hard to give you a pleasing reading experience. We check all facts and figures from authentic sources and give lucid language to our books. The most popular seies by GP editors is '51 Must Know Facts'.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/682247e9-b3f2-4e59-882d-8516d17a1c39.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068687</t>
   </si>
   <si>
     <t>Discover 51 Must Know Facts About Coronavirus by GP Editors. This book is published by General Press in eBook format, ISBN 9789389716481, ASIN B08791QVDX, under Children's Books, Children's Nonfiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -728,80 +737,86 @@
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>101.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="P2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="R2" s="2"/>
+        <v>42</v>
+      </c>
+      <c r="R2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>