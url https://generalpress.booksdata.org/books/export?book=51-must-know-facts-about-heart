--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -138,69 +138,75 @@
     <t>GP Editors</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Paperback</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>Children's Books</t>
   </si>
   <si>
     <t>Children's Nonfiction</t>
   </si>
   <si>
     <t>Fact Books</t>
   </si>
   <si>
     <t>HEA020000, SEL031000, JNF048010</t>
+  </si>
+  <si>
+    <t>51 Must Know Facts</t>
   </si>
   <si>
     <t>2023-01-12 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>Heart is one of the most iconic organs in our body. It is the hardest working muscle. It powers the entire circulatory system—constantly transporting oxygen, nutrients, waste, heat, hormones and immune cells throughout the body. For most of history, humans had no idea what purpose the heart served. Although everyone could feel their own heart beating, it wasn’t always clear what each thump was achieving. Now we know that the heart pumps blood, but that fact wasn’t always obvious because if our heart was exposed or taken out, the body would perish quickly.
 It was only in the 21st century, that the people in the surgery teams actually saw a working heart. Healthcare experts advise people to care for the well-being of this life sustaining organ, since it is vulnerable to various physical and emotional factors. Researchers have presented various studies that have shown the functioning of this essential organ and the conditions that can disrupt that normality.
 ‘51 Must Know Facts about Heart’ sums up the entirety of various fascinating heart related aspects that are crucial to understand when our entire existence is dependent on this vital organ.
 Titles in this Series:
 ●  51 Must Know Facts About Brain (9789389716399)
 ●  51 Must Know Facts About Heart (9789389716474)
 ●  51 Must Know Facts About Blood (9789389716931)
 ●  51 Must Know Facts About Lungs (9789389716672)
 ●  51 Must Know Facts About Human Body (9789354995309)
 ●  51 Must Know Facts About Albert Einstein (9789391181147)
 ●  51 Must Know Facts About Anne Frank (9789391181659)</t>
+  </si>
+  <si>
+    <t>GP Editors work hard to give you a pleasing reading experience. We check all facts and figures from authentic sources and give lucid language to our books. The most popular seies by GP editors is '51 Must Know Facts'.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/026c4b7b-3ae5-47eb-87fc-e111d522811b.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067698</t>
   </si>
   <si>
     <t>Discover 51 Must Know Facts About Heart by GP Editors. This book is published by General Press in Paperback format, ISBN 9789354996320, ASIN 9354996329, under Children's Books, Children's Nonfiction, Fact Books.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -739,78 +745,82 @@
       </c>
       <c r="J2" s="2">
         <v>80</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>199.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="R2" s="2"/>
+      <c r="R2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>