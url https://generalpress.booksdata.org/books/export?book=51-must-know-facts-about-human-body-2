--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -138,50 +138,53 @@
     <t>GP Editors</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Hardcover</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>Children's Books</t>
   </si>
   <si>
     <t>Children's Nonfiction</t>
   </si>
   <si>
     <t>Fact Books</t>
   </si>
   <si>
     <t>HEA020000, SEL031000, JNF048010</t>
+  </si>
+  <si>
+    <t>51 Must Know Facts</t>
   </si>
   <si>
     <t>2023-01-12 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>Learn and explore the most fascinating facts about your body with ‘51 Must Know Facts about Human Body’. Discover the sensational systems and senses, and magnificent structures, all revealed in an exciting, simplified, and intriguing approach. You will be impelled to care for your wonderful body, once you find out the amazing things it does for you!
 The human body is an incredible living, breathing, moving, eating, thinking, and interactive machine. Your body is an unimaginable gift, inside which there are millions of profound parts working together amazingly to keep you alive in a healthy and active way. 
 The human body is pretty smart when you think about all the things it does. Human beings are unlike most other creatures—walk upright on two legs and create ideas using brains and hands. The body grows bigger, builds new body parts to replace old ones, repairs itself if it gets injured, has special parts to sense light, sounds, smells, tastes, and objects.
 Other Books in this Series:
 51 Must Know Facts About Brain, ISBN : 9789354994371
 51 Must Know Facts About Albert Einstein, ISBN : 9789354991486</t>
   </si>
   <si>
     <t>GP Editors work hard to give you a pleasing reading experience. We check all facts and figures from authentic sources and give lucid language to our books. The most popular seies by GP editors is '51 Must Know Facts'.</t>
   </si>
   <si>
     <t>FACT 1
 Humans have a remarkable ability to adapt to a variety of lifestyles in contrasting locations. We may appear different from the outside, with our own individualities, but under the skin, our bodies look the same and work in identical ways.
 FACT 2
 Human body is the most complex of all organisms, able to perform an extraordinary range of functions, and is made up of more than 100,000 billion microscopic living units called cells, each with its own unique complexities, and each of which can divide up to 50 times before dying. Similar cells join together (mitosis) to form a tissue, two or more tissues make an organ, which are linked together to create twelve body systems. An estimated 50,000 cells are replaced every second in the human body by means of cellular division.
 FACT 3
 The study of anatomy explores body structures, showing that internally all bodies are constructed in the similar way—except for differences between males and females. Artists of Renaissance, such as Leonardo da Vinci (1452-1519), were among the first to make precise drawings of bones for the study of anatomy. The skeletal system is a strong structure made up of 206 bones and their supporting ligaments and cartilage. It gives the body form, protects the internal organs and makes movement possible.
@@ -761,82 +764,84 @@
       </c>
       <c r="J2" s="2">
         <v>80</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>275.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="R2" s="2"/>
+      <c r="R2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>