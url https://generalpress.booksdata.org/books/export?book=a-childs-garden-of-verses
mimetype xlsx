--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,50 +135,53 @@
     <t>A Child’s Garden of Verses</t>
   </si>
   <si>
     <t>Robert Louis Stevenson</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0BYZKJGYB</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>Children's Books</t>
   </si>
   <si>
     <t>Children's Classics</t>
+  </si>
+  <si>
+    <t>Poetry</t>
   </si>
   <si>
     <t>JUV007000</t>
   </si>
   <si>
     <t>2023-03-24 00:00:00</t>
   </si>
   <si>
     <t>First published in 1885, ‘A Child's Garden of Verses’ is a collection of poetry for children by the Scottish author Robert Louis Stevenson, a collection that concerns childhood, illness, play, and solitude. Stevenson dedicated the poems to his nurse Alison Cunningham, who cared for him during his many childhood illnesses.
 The collection first appeared under the title Penny Whistles but has been reprinted many times, often in illustrated versions. It contains about 65 poems including the cherished classics ‘Foreign Children,’ ‘The Lamplighter,’ ‘The Land of Counterpane,’ ‘Bed in Summer,’ ‘My Shadow’ and ‘The Swing.’
 Robert Louis Balfour Stevenson was a Scottish novelist, poet, travel writer, and a leading representative of English literature. Mr. Stevenson was often ill as a child and spent much of his youth confined to his nursery, where he first began to compose stories even before he could read, and where he was cared for by his nanny, Alison Cunningham, to whom A Child's Garden of Verses is dedicated.
 "Time which none can bind,
 While flowing fast away, leaves love behind."
 —Robert Louis Stevenson (A Child's Garden of Verses)</t>
   </si>
   <si>
     <t>Robert Louis Stevenson was a Scottish novelist, poet, and travel writer, and a leading representative of English literature. He was greatly admired by many authors, including Jorge Luis Borges, Ernest Hemingway, Rudyard Kipling and Vladimir Nabokov.
 He was born in Edinburgh, Scotland. A sickly child, Stevenson was an invalid for part of his childhood and remained in ill health throughout his life. He began studying engineering at Edinburgh University but soon switched to law. His true inclination, however, was for writing. For several years after completing his studies, Stevenson traveled on the Continent, gathering ideas for his writing. His Inland Voyage (1878) and Travels with a Donkey (1878) describe some of his experiences there. A variety of essays and short stories followed, most of which were published in magazines. It was with the publication of Treasure Island in 1883, however, that Stevenson achieved wide recognition and fame. This was followed by his most successful adventure story, Kidnapped, which appeared in 1886. The Master of Ballantrae, in particular, is a study of evil character, and this study is taken even further in The Strange Case of Dr. Jekyll and Mr. Hyde (1886).
 In 1887 Stevenson and his wife, Fanny, went to the United States, first to the health spas of Saranac Lake, New York, and then on to the West Coast. From there they set out for the South Seas in 1889. Except for one trip to Sidney, Australia, Stevenson spent the remainder of his life on the island of Samoa with his devoted wife and stepson. While there he wrote The Wrecker (1892), Island Nights Entertainments (1893), and Catriona (1893), a sequel to Kidnapped. He also worked on St. Ives and The Weir of Hermiston, which many consider to be his masterpiece. He died suddenly of apoplexy, leaving both of these works unfinished. Both were published posthumously; St. Ives was completed by Sir Arthur Quiller-Couch, and The Weir of Hermiston was published unfinished.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/d02fa484-3e09-49fa-a54e-9e0ed6716d7f.webp</t>
   </si>
   <si>
     <t>Active</t>
@@ -728,82 +731,84 @@
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="P2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>