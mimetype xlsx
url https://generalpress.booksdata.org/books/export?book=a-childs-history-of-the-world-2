--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -126,50 +126,53 @@
     <t>Active/Inactive</t>
   </si>
   <si>
     <t>Book Code</t>
   </si>
   <si>
     <t>Short Description</t>
   </si>
   <si>
     <t>A Child's History of the World</t>
   </si>
   <si>
     <t>V.M. Hillyer</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Hardcover</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
+  </si>
+  <si>
+    <t>Children &amp; Young Adult</t>
   </si>
   <si>
     <t>Children's Books</t>
   </si>
   <si>
     <t>History</t>
   </si>
   <si>
     <t>Children's Nonfiction</t>
   </si>
   <si>
     <t>JNF025000, JNF048000, HIS037000</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>The book ‘A Child's History of the World’ is a classic. This history storybook, which was penned shortly after World War I by Virgil Hillyer, the first Head Master of Calvert School, combines charm with information to pique young readers' interests and leave them thirsting for more knowledge. Seventy-nine tales from the past, present, and future are included in this volume of A Child's History of the World. Carle Michel Book and M.S. Wright contributed a lot of the illustrations.
 This beloved Hillyer classic, one of the best history books for kids, tells tales of world history from the time of the earliest humans through the 20th century, encouraging readers to understand how different historical periods are connected. 
 “The Parthenon is considered by some people to be the most beautiful building in the world.”
 —Virgil M. Hillyer</t>
   </si>
   <si>
     <t>Virgil Mores Hillyer (1875–1931), known as V.M. Hillyer, was an American educator, historian, and author best known for his innovative approach to teaching history and literature to children. Born in South Dakota, Hillyer developed a deep interest in classical education and graduated from Harvard University. His passion for education led him to become the first headmaster of the Calvert School in Baltimore, Maryland, a pioneer in home-based and correspondence education.
 In his early and middle career, Hillyer sought to make learning engaging and accessible for young readers. His most renowned work, A Child’s History of the World (1924), presents world history in a storytelling format designed for children. The book became a foundational text in many homeschooling and classical education curricula. Its clarity, narrative style, and global perspective distinguished it from traditional textbooks of the time.
@@ -724,89 +727,89 @@
       <c r="F2" s="2">
         <v>9789354999901</v>
       </c>
       <c r="G2" s="2">
         <v>9354999905</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>392</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>595.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P2" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>