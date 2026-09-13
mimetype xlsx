--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,65 +135,79 @@
     <t>A Complete Biography of Alexander the Great</t>
   </si>
   <si>
     <t>Jacob Abbott</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B07F1BG66H</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Biographies &amp; Memoirs</t>
+  </si>
+  <si>
+    <t>Historical Biographies</t>
+  </si>
+  <si>
+    <t>Biographies</t>
   </si>
   <si>
     <t>BIO006000, HIS002010</t>
   </si>
   <si>
     <t>2018-06-25 00:00:00</t>
   </si>
   <si>
     <t>If you want to learn about one of history's greatest military commanders and uncover some of his secrets of drive—drive that enabled him and his small army to first subdue all of Greece and then the mighty Persian Empire—then you want to read this book.
 Some people like to think that geniuses are so inherently extraordinary that they navigate their journeys with clairvoyant ease.
 This simply isnt true.
 Greatness does not come lightly. It requires that you make sacrifices of time, interests, and—sometimes—possessions. The further you move toward greatness, the more greatness demands from you.
 But all barriers yield to one mythical quality: drive. The will to persist and overcome. To never give up. To never accept defeat.
 Few stories better illustrate this better than the life of one of the most extraordinary warriors the world has even known; a man of legendary ambition, will, and grit: Alexander the Great.
 In this book, you’ll be taken on a whirlwind journey through Alexander's life and conquests, and not only learn about the successes and mistakes of one of history's greatest conquerors, but also how to awaken a fire in your own life and adventures.</t>
+  </si>
+  <si>
+    <t>Jacob Abbott (1803–1879) was an American educator, historian, pastor, and one of the most prolific children's authors of the nineteenth century. Through his engaging stories and educational books, he inspired generations of young readers to cultivate curiosity, integrity, and a lifelong love of learning. Best known for the Rollo Books and his popular historical biographies, Abbott believed that education should shape both the mind and the character, making knowledge accessible, enjoyable, and morally uplifting.
+Born on November 14, 1803, in Hallowell, Maine, Jacob Abbott grew up in a family that deeply valued education, faith, and public service. His father was a respected clergyman, and these early influences encouraged Abbott to pursue scholarship and teaching. He graduated from Bowdoin College in 1820 and later studied theology at Andover Theological Seminary. Although he was ordained as a Congregational minister, his greatest passion lay in education and writing rather than parish ministry.
+Abbott began his career as a teacher and later became a professor at Amherst College. He also played an important role in developing innovative educational institutions, believing that children learned best through encouragement, practical examples, and meaningful stories rather than harsh discipline. His educational philosophy emphasized kindness, responsibility, and independent thinking, ideas that were considered progressive for his time.
+His literary career was remarkably productive. Abbott wrote well over two hundred books on subjects ranging from history and science to religion and moral education. His Rollo Books, which followed the adventures and everyday experiences of a curious young boy, became immensely popular because they blended entertaining stories with valuable life lessons. He also authored the celebrated Makers of History series, introducing readers to influential figures such as Julius Caesar, Cleopatra, Alexander the Great, and Napoleon Bonaparte. These biographies were praised for presenting history in a clear, engaging, and accessible manner for young audiences.
+Abbott's writings reflected his belief that learning should inspire wisdom, compassion, and good character. His simple yet elegant style enabled readers of all ages to understand complex ideas without sacrificing historical accuracy or moral depth. His books became staples in schools, libraries, and family homes across the English-speaking world.
+Jacob Abbott passed away on October 31, 1879, leaving behind an extraordinary literary and educational legacy. Today, he is remembered as a pioneering educator and gifted storyteller whose books introduced countless children to history, literature, and ethical living. His enduring commitment to learning and character development continues to influence educators, parents, and readers around the world.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/fbe5d01c-2264-4448-8aab-e0963779157c.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068475</t>
   </si>
   <si>
     <t>Discover A Complete Biography of Alexander the Great by Jacob Abbott. This book is published by General Press in eBook format, ISBN 9788180320552, ASIN B07F1BG66H, under Biographies and Memoirs.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -721,81 +735,87 @@
       <c r="F2" s="2">
         <v>9788180320552</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>