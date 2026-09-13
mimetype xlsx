--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,57 +137,70 @@
   <si>
     <t>Louis Antoine Bourrienne</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B07F2QGHWV</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Biographies &amp; Memoirs</t>
   </si>
   <si>
+    <t>Historical Biographies</t>
+  </si>
+  <si>
+    <t>Biographies</t>
+  </si>
+  <si>
     <t>BIO006000, HIS013000</t>
   </si>
   <si>
     <t>2018-06-27 00:00:00</t>
   </si>
   <si>
     <t>Napoleon Bonaparte was a French military and political leader who rose to prominence during the latter stages of the French Revolution and its associated wars in Europe. He is one of the most fascinating and polarizing figures in history. Fans of French history and military strategy should put this volume on their must-read list.</t>
+  </si>
+  <si>
+    <t>Louis Antoine Fauvelet de Bourrienne (1769–1834), commonly known as Louis Antoine Bourrienne, was a French diplomat, statesman, and memoirist best remembered as the private secretary and close associate of Napoleon Bonaparte. His memoirs of Napoleon remain among the most widely read personal accounts of the French emperor's life, offering readers a vivid glimpse into one of history's most remarkable political and military figures. Although historians have debated the complete accuracy of some of his recollections, Bourrienne's writings remain an important historical source for understanding the Napoleonic era.
+Bourrienne was born on July 9, 1769, in Sens, France. As a young man, he studied at the military academy in Brienne-le-Château, where he became a classmate and friend of the young Napoleon Bonaparte. Their friendship, formed during their school years, would later shape the course of Bourrienne's career. After completing his education, he pursued studies in law before entering public service during the turbulent years of the French Revolution.
+When Napoleon rose to power, Bourrienne was appointed as his private secretary, a role he held from 1797 to 1802. In this position, he handled official correspondence, organized state documents, and witnessed many important political and military decisions. His close access to Napoleon gave him a unique perspective on the emperor's leadership, personality, and daily life. Although their relationship eventually deteriorated and Bourrienne left the position, his firsthand experiences remained invaluable.
+After leaving Napoleon's service, Bourrienne held several diplomatic and administrative posts, including serving as the French consul in Hamburg. However, his greatest literary contribution came later with the publication of his multi-volume Memoirs of Napoleon Bonaparte. Rich in detail and personal observation, the work became immensely popular across Europe. While modern scholars note that some passages may contain inaccuracies or embellishments, the memoirs continue to be appreciated for their lively storytelling and historical value.
+Louis Antoine Bourrienne died on February 7, 1834. Today, he is remembered as an important witness to one of the most transformative periods in European history. His writings preserve a fascinating portrait of Napoleon's world and continue to attract readers interested in the personalities, politics, and dramatic events of the Napoleonic age.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/1eda1c2c-0851-4681-9ebf-edbaba497b6a.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068487</t>
   </si>
   <si>
     <t>Discover A Complete Biography of Napoleon Bonaparte by Louis Antoine Bourrienne. This book is published by General Press in eBook format, ISBN 9788180320583, ASIN B07F2QGHWV, under Biographies and Memoirs.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -715,81 +728,87 @@
       <c r="F2" s="2">
         <v>9788180320583</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>