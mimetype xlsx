--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,57 +137,71 @@
   <si>
     <t>Sidney Lee</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B07F2SC7LB</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Biographies &amp; Memoirs</t>
   </si>
   <si>
+    <t>Biographies</t>
+  </si>
+  <si>
+    <t>Author Biographies</t>
+  </si>
+  <si>
     <t>BIO000000, HIS013000</t>
   </si>
   <si>
     <t>2018-06-27 00:00:00</t>
   </si>
   <si>
     <t>Finally available, a high quality ebook of the original classic edition of A Life of William Shakespeare. This is a new and freshly published edition of this culturally important work by Sidney Lee, which is now, at last, again available to you.</t>
+  </si>
+  <si>
+    <t>Sidney Lee (1859–1926) was a distinguished English biographer, literary scholar, historian, and editor whose meticulous research and elegant writing made him one of Britain's leading literary authorities. He is best remembered for his influential biographies of William Shakespeare and Queen Victoria, as well as for his long association with the Dictionary of National Biography. Through his lifelong dedication to historical accuracy and literary scholarship, Lee helped preserve the lives and achievements of many of Britain's most significant figures.
+He was born Solomon Lazarus Lee on December 5, 1859, in London, England, into a Jewish family. He was educated at the City of London School before studying at Balliol College, Oxford, where he developed a strong interest in literature, history, and biography. Early in his career, he changed his first name from Solomon to Sidney, a decision that reflected the social conventions of Victorian England.
+Lee joined the editorial staff of the Dictionary of National Biography shortly after its establishment in the 1880s. His exceptional ability as a researcher and writer quickly became evident, and he eventually succeeded Sir Leslie Stephen as the publication's editor. During his tenure, Lee contributed hundreds of biographical entries, ensuring that the lives of writers, artists, politicians, scientists, and other notable individuals were documented with remarkable care and scholarly precision.
+Among Lee's most celebrated works is A Life of William Shakespeare, first published in 1898. The biography became one of the standard reference works on Shakespeare, combining careful historical investigation with a balanced assessment of the playwright's life and works. Lee also wrote an authoritative biography of Queen Victoria and numerous essays on English literature, history, and culture. His scholarship was respected for its thoroughness, objectivity, and attention to original sources.
+In recognition of his contributions to literature and historical research, Lee was knighted in 1911. He continued writing and editing until his later years, earning widespread admiration from fellow scholars. Sir Sidney Lee died on March 3, 1926, in London.
+Today, Sidney Lee is remembered as one of the foremost biographers of the late Victorian and Edwardian eras. His careful research, lucid writing, and commitment to historical accuracy continue to make his works valuable resources for students, historians, and readers interested in the lives of some of Britain's greatest literary and historical figures.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/fde7582d-8a3b-44a5-b659-8b686aee8b60.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068488</t>
   </si>
   <si>
     <t>Discover A Complete Biography of William Shakespeare by Sidney Lee. This book is published by General Press in eBook format, ISBN 9788180320576, ASIN B07F2SC7LB, under Biographies and Memoirs.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -715,81 +729,87 @@
       <c r="F2" s="2">
         <v>9788180320576</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>