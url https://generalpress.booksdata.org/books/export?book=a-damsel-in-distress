--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -141,50 +141,53 @@
     <t>General Press</t>
   </si>
   <si>
     <t>B0CFTSSW87</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Humor &amp; Comedy</t>
   </si>
   <si>
     <t>Classics</t>
+  </si>
+  <si>
+    <t>FIC060000, FIC004000</t>
   </si>
   <si>
     <t>A Damsel in Distress by P.G. Wodehouse is a charming romantic comedy that blends mistaken identities, witty dialogue, and lighthearted misunderstandings into a delightful story. Set in the English countryside, the novel follows George Bevan, a successful American composer visiting England in search of inspiration. His peaceful trip takes an unexpected turn when a frightened young woman suddenly leaps into his car, claiming she is trying to escape an unwanted situation. Intrigued by the mysterious encounter, George becomes determined to uncover her story and help her.
 The young woman, Lady Maud Marshmoreton, lives at the grand but eccentric Belpher Castle, where family expectations, social conventions, and romantic complications have created a web of confusion. As George becomes involved with the Marshmoreton household, he encounters a colorful cast of aristocrats, relatives, servants, and suitors, each contributing to the growing series of comic misunderstandings. Hidden identities, misplaced assumptions, and humorous schemes continually complicate matters, making every attempt to solve one problem create another.
 Despite its playful tone, the novel explores themes of love, personal freedom, and the courage to follow one's heart rather than society's expectations. Wodehouse's signature humor shines through clever conversations, unforgettable characters, and perfectly timed comic situations that keep the story lively from beginning to end. Beneath the laughter lies a warm and optimistic view of human nature, where misunderstandings are eventually resolved through honesty and kindness. A Damsel in Distress is a joyful celebration of romance, wit, and the delightful unpredictability of life, showcasing Wodehouse's remarkable talent for creating timeless comedic fiction that continues to entertain readers across generations.</t>
   </si>
   <si>
     <t>Sir Pelham Grenville Wodehouse, KBE, was a comic writer who enjoyed enormous popular success during a career of more than seventy years and continues to be widely read over 40 years after his death. Despite the political and social upheavals that occurred during his life, much of which was spent in France and the United States, Wodehouse's main canvas remained that of prewar English upper-class society, reflecting his birth, education, and youthful writing career.
 An acknowledged master of English prose, Wodehouse has been admired both by contemporaries such as Hilaire Belloc, Evelyn Waugh and Rudyard Kipling and by more recent writers such as Douglas Adams, Salman Rushdie and Terry Pratchett. Sean O'Casey famously called him "English literature's performing flea", a description that Wodehouse used as the title of a collection of his letters to a friend, Bill Townend.
 Best known today for the Jeeves and Blandings Castle novels and short stories, Wodehouse was also a talented playwright and lyricist who was part author and writer of fifteen plays and of 250 lyrics for some thirty musical comedies. He worked with Cole Porter on the musical Anything Goes (1934) and frequently collaborated with Jerome Kern and Guy Bolton. He wrote the lyrics for the hit song Bill in Kern's Show Boat (1927), wrote the lyrics for the Gershwin/Romberg musical Rosalie (1928), and collaborated with Rudolf Friml on a musical version of The Three Musketeers (1928).</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/dc8e2e14-636b-486f-b849-4ba381aa99c5.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069201</t>
   </si>
   <si>
     <t>Discover A Damsel in Distress by P.G. Wodehouse. This book is published by General Press in eBook format, ISBN 9789354998553, ASIN B0CFTSSW87, under Literature and Fiction, Humor and Comedy, Classics.</t>
   </si>
 </sst>
 </file>
@@ -728,77 +731,79 @@
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="Q2" s="2"/>
+      <c r="Q2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>