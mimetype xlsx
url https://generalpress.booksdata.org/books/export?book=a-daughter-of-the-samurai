--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -149,50 +149,57 @@
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Biographies &amp; Memoirs</t>
   </si>
   <si>
     <t>Autobiographies</t>
   </si>
   <si>
     <t>BIO002020, TRV003050</t>
   </si>
   <si>
     <t>2022-07-06 00:00:00</t>
   </si>
   <si>
     <t>‘A Daughter of the Samurai’ (1925) is an autobiography by Etsu Inagaki Sugimoto. Born in Japan into a high-ranking samurai family at the onset of the Meiji period, Etsu Sugimoto’s own life mirrored the radical shifts her country faced. Sugimoto gained a unique perspective on Japanese life that would shape her literary career and outlook as a professor at New York’s Columbia University. 
 Originally prepared to live as a priestess, Etsu became the centre of her father’s attention when her brother eloped and left for America. No longer financially stable, Sugimoto’s father depended on his children to secure their family’s future. Soon, he arranged for his daughter to marry a successful merchant living in Ohio, sending her to Tokyo to study at a Methodist school. Then, she made the journey across the ocean to start a new life in America.
 Etsu arrives in Cincinnati, puzzled by the differences between the two cultures and alive to the contradictions, ironies, and beauties of both. Her memoir is an unforgettable story of a strong and determined woman.</t>
+  </si>
+  <si>
+    <t>Etsu Inagaki Sugimoto (1874–1950) was a Japanese author, educator, and cultural ambassador whose writings introduced readers around the world to the traditions, values, and everyday life of Japan during a period of profound social change. Best known for her acclaimed autobiography A Daughter of the Samurai (1925), she became one of the earliest Japanese women to share an intimate, first-hand account of her country's customs and transformation for an international audience.
+Born on June 26, 1874, in Echigo Province (present-day Niigata Prefecture), Japan, Etsu belonged to a distinguished samurai family. Although the samurai class had lost its official status after the Meiji Restoration, its values of discipline, loyalty, respect, and honor remained deeply rooted in her upbringing. From an early age, she was educated in traditional Japanese arts, etiquette, literature, and household management, receiving the kind of training expected of young women from respected families.
+As a teenager, Etsu entered an arranged marriage with Yoshio Sugimoto, a Japanese merchant living in the United States. Moving to America marked a turning point in her life. She found herself balancing two very different cultures while adapting to a new language, customs, and society. Rather than abandoning her heritage, she embraced the opportunity to explain Japanese traditions to Western readers with honesty, warmth, and remarkable clarity.
+Her most celebrated work, A Daughter of the Samurai, beautifully recounts her childhood in Japan, her transition to life in America, and the cultural differences she experienced. The book became an international success because of its graceful storytelling and thoughtful reflections on identity, family, duty, and the changing role of women. Through her writing and public lectures, Sugimoto helped bridge misunderstandings between East and West, encouraging greater appreciation of Japanese culture during a time when authentic voices from Japan were rarely heard in English.
+Etsu Inagaki Sugimoto spent much of her later life writing and speaking about Japanese traditions, history, and philosophy. Her works remain valuable not only as literary achievements but also as important historical documents that preserve the spirit of a disappearing era. Today, she is remembered as a gifted storyteller, a compassionate interpreter of cultures, and a pioneering Japanese author whose life fostered mutual understanding across nations.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/d77fa783-6412-4557-876a-8566f1084442.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068886</t>
   </si>
   <si>
     <t>Discover A Daughter of the Samurai by Etsu Inagaki Sugimoto. This book is published by General Press in eBook format, ISBN 9789354992896, ASIN B0B6G1PP9C, under Biographies and Memoirs, Autobiographies.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -736,67 +743,69 @@
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>