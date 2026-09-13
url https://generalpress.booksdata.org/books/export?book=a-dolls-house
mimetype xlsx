--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -147,50 +147,76 @@
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Classics</t>
   </si>
   <si>
     <t>FIC004000</t>
   </si>
   <si>
     <t>2018-11-27 00:00:00</t>
   </si>
   <si>
     <t>A Doll's House is a three-act play in prose by Henrik Ibsen. The play is significant for its critical attitude toward 19th century marriage norms. In the central character of Nora, Ibsen epitomized the human struggle against the humiliating constraints of social conformity. Nora's ultimate rejection of a smothering marriage and life in 'a doll's house' shocked theatergoers of the late 1800s and opened new horizons for playwrights and their audiences.</t>
+  </si>
+  <si>
+    <t>Henrik Ibsen (1828–1906) was a Norwegian playwright, poet, and theatre director who is widely regarded as the father of modern drama. Through his bold exploration of social issues, individual freedom, and human psychology, he transformed the theatre from a form of entertainment into a powerful medium for intellectual and emotional reflection. His plays continue to be performed around the world and have profoundly influenced modern literature, theatre, and dramatic storytelling.
+Born on March 20, 1828, in the town of Skien, Norway, Ibsen grew up in a once-prosperous family that later faced severe financial hardship. This sudden decline in fortune deeply affected him and gave him an early understanding of social expectations, personal struggle, and the fragile nature of reputation. At the age of fifteen, he left home to work as an apprentice in a pharmacy while educating himself through extensive reading and writing. During these years, he began composing poetry and plays, laying the foundation for his future literary career.
+In the early stages of his career, Ibsen worked with several theatres in Norway, gaining valuable experience as a playwright, director, and stage manager. Although his initial works attracted limited attention, he continued refining his craft with remarkable determination. After spending many years in voluntary exile in Italy and Germany, he wrote the plays that would establish his international reputation.
+Among his greatest works are Brand, Peer Gynt, A Doll's House, Ghosts, An Enemy of the People, The Wild Duck, Hedda Gabler, and The Master Builder. These plays challenged the conventions of Victorian society by addressing themes such as gender equality, marriage, hypocrisy, morality, personal responsibility, and the search for identity. A Doll's House, in particular, became a landmark in world drama for its courageous portrayal of a woman seeking independence and self-respect.
+Ibsen's realistic dialogue, psychologically complex characters, and fearless examination of social issues reshaped dramatic literature. His influence extended to countless playwrights, including George Bernard Shaw, Anton Chekhov, Arthur Miller, and Tennessee Williams, who admired his innovative approach to theatre.
+Henrik Ibsen died on May 23, 1906, in Kristiania (now Oslo), Norway. Today, he is remembered as one of the greatest dramatists in history, whose timeless plays continue to inspire audiences with their emotional depth, intellectual power, and enduring exploration of the human condition. His remarkable legacy firmly established modern theatre as a platform for truth, self-examination, and social change.</t>
+  </si>
+  <si>
+    <t>A Doll’s House by Henrik Ibsen is a powerful realist play about marriage, independence, identity, and the social expectations placed on women. First performed in 1879, the play centers on Nora Helmer, a seemingly cheerful and devoted wife whose comfortable domestic life gradually falls apart when a secret from her past threatens to destroy the respectable image she and her husband, Torvald, have carefully maintained. What begins as a seemingly ordinary family drama develops into a deeply moving examination of what it means to live honestly and to be treated as a complete human being.
+At the beginning of the play, Nora appears to be enjoying a happy married life. She is married to Torvald Helmer, a successful bank manager who has recently received an important promotion. They have three children and live comfortably compared with the financial difficulties they experienced in the past. Nora is playful, affectionate, and apparently satisfied with her role as wife and mother. Torvald, meanwhile, treats her with affectionate but patronizing language. He calls her pet names and speaks to her as though she were a charming, irresponsible child rather than an equal adult. At first, Nora seems comfortable with this arrangement, but the audience soon discovers that her cheerful behavior hides a serious secret.
+Several years earlier, when Torvald was dangerously ill, his doctors advised him to travel to Italy for the sake of his health. Because the family did not have enough money for the journey, Nora secretly borrowed money from Nils Krogstad, an employee at the bank where Torvald now works. To obtain the loan, Nora had to commit an illegal act: she forged her father’s signature on the loan documents. She did this because she believed she was saving her husband’s life. Nora has since been secretly repaying the debt, carefully hiding the payments from Torvald because she knows he would be angry if he discovered that she had borrowed money.
+The situation becomes more dangerous when Krogstad learns that Torvald intends to dismiss him from the bank. Krogstad knows about Nora’s forged signature and realizes that he can use this information to protect his position. He threatens to expose Nora unless Torvald allows him to keep his job. Nora is terrified. Her fear is not simply about the legal consequences of the forgery. She is also frightened that Torvald will discover that the image of her as a dependent and innocent wife is not entirely true.
+Nora initially believes that if the truth comes out, Torvald will prove how much he loves her. She imagines that he will take responsibility for her actions and protect her when the crisis arrives. This belief becomes central to the play because Nora has built her understanding of marriage around the idea that a husband should sacrifice himself for his wife. She expects Torvald’s love to be demonstrated through action when she needs him most.
+Another important character is Kristine Linde, an old friend of Nora’s who arrives looking for employment. Kristine has experienced a very different life. She married a man largely for financial reasons and later became a widow. She has worked hard to support herself and her family, and unlike Nora, she has been forced to face the practical difficulties of life directly. Her presence helps reveal how little freedom Nora has actually experienced despite her comfortable home.
+Dr. Rank, a close family friend, also plays an important role. He is seriously ill and has secretly developed romantic feelings for Nora. His condition and eventual confession add another layer of emotional tension to the household. Through Dr. Rank, Ibsen also explores the hidden suffering that can exist beneath respectable appearances. The Helmer home may look comfortable from the outside, but each character carries private fears, disappointments, or desires.
+As Krogstad’s pressure increases, Nora becomes increasingly desperate. She tries to persuade Torvald to reconsider Krogstad’s dismissal, but he refuses. She also turns to other people for help while attempting to keep her secret hidden. At one point, she performs the tarantella at a party, dancing with unusual intensity. Her frantic performance reflects her psychological state: she is trying to distract Torvald and postpone the moment when the truth will become unavoidable.
+Eventually, Krogstad sends a letter to Torvald revealing Nora’s crime. Nora waits anxiously for Torvald to read it. She still hopes that this will be the moment when he demonstrates the extraordinary love and courage she has imagined. Instead, Torvald reacts with anger and self-interest. He immediately worries about his reputation and career. He calls Nora irresponsible and dishonest and tells her that she is unfit to raise their children. Most importantly, he does not offer the self-sacrifice Nora expected.
+Torvald’s reaction becomes the decisive moment of the play. Nora realizes that the marriage she believed was based on love and mutual devotion has actually been based on control and appearances. Torvald is concerned not with the sacrifice Nora made to save his life but with how her actions might damage his social standing. His affectionate treatment of her now appears in a different light. What Nora had interpreted as love is revealed as a form of possession and paternalism.
+The crisis changes again when Krogstad returns the document that could expose Nora. The immediate danger disappears, and Torvald quickly returns to his old attitude. He tells Nora that everything is forgiven and that they can continue as before. But Nora no longer accepts the relationship on those terms. She has undergone an internal transformation. The disappearance of the external threat does not repair the deeper problem.
+In the final conversation between Nora and Torvald, the play reaches its most important emotional and philosophical point. Nora tells Torvald that she has been living like a doll in her father’s home and then like a doll in her husband’s home. Her father treated her opinions as if they were simply reflections of his own, and Torvald has done much the same. She has been expected to be attractive, obedient, entertaining, and dependent rather than intellectually and morally independent.
+Nora therefore decides to leave her husband and children. Her decision is shocking because society expects a woman to remain within the family regardless of her personal dissatisfaction. Nora explains that before she can be a good wife or mother, she must first become a person who understands herself. She wants to educate herself, discover her own beliefs, and learn how to live without constantly depending on another person’s approval.
+The ending, in which Nora walks out and closes the door behind her, is one of the most famous moments in modern drama. It is not presented as a simple triumph. Nora faces an uncertain future, and the play does not tell us whether she will succeed. Her decision is significant precisely because she chooses uncertainty over a life that no longer feels truthful.
+A Doll’s House remains powerful because Ibsen does not reduce its characters to simple heroes and villains. Nora has lied and forged a signature, but she acted from love and desperation. Torvald is controlling and selfish, yet he genuinely believes he is behaving as a respectable husband. Krogstad has threatened Nora, but he is also struggling against social rejection and trying to rebuild his life. Through these complicated characters, Ibsen shows how social conventions can shape people’s behavior without their fully recognizing it.
+Ultimately, the play is about more than the position of women in nineteenth-century society. It asks a broader question: Can a person truly love another person while denying that person the freedom to become an individual? Nora’s journey from a seemingly content wife to an independent woman gives the play its lasting emotional force. Her final decision is painful, courageous, and uncertain, but it represents her first genuine attempt to live according to her own understanding of herself. Ibsen leaves the audience with the uncomfortable realization that a home can look happy from the outside while its inhabitants remain strangers to themselves and to one another.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/7bbed44a-193a-4388-b1df-d7cb3f133cfa.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068521</t>
   </si>
   <si>
     <t>Discover A Doll's House by Henrik Ibsen. This book is published by General Press in eBook format, ISBN 9789388118842, ASIN B07L424YK5, under Literature and Fiction, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -734,67 +760,71 @@
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="W2" s="2"/>
-      <c r="X2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>