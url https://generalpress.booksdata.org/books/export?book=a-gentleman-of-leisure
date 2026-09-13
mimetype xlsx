--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -141,50 +141,53 @@
     <t>General Press</t>
   </si>
   <si>
     <t>B0CFTWQFY8</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Humor &amp; Comedy</t>
   </si>
   <si>
     <t>Classics</t>
+  </si>
+  <si>
+    <t>FIC060000, FIC004000</t>
   </si>
   <si>
     <t>A Gentleman of Leisure by P.G. Wodehouse is a lively adventure-comedy that combines romance, suspense, and sparkling humor in the author's unmistakable style. The story follows Jimmy Pitt, a wealthy and carefree young American who appears to have everything he could want. Beneath his comfortable lifestyle, however, Jimmy longs for excitement and a sense of purpose. His quiet life changes dramatically after a chance encounter with a mysterious young woman draws him into a series of unexpected events involving stolen jewels, mistaken identities, and international criminals.
 As Jimmy becomes increasingly entangled in the mystery, he finds himself traveling between America and England while attempting to uncover the truth behind a daring jewel theft. Along the way, he crosses paths with clever detectives, cunning thieves, eccentric aristocrats, and charming companions, each adding fresh complications to his adventure. What begins as a simple act of kindness soon grows into a dangerous yet amusing pursuit, testing Jimmy's courage, quick thinking, and determination.
 At its heart, the novel is more than a thrilling mystery. It is a story about personal growth, showing how an ordinary man discovers hidden reserves of bravery and responsibility when faced with extraordinary circumstances. Wodehouse balances moments of suspense with witty dialogue, memorable characters, and lighthearted situations that keep the narrative entertaining without becoming overly serious. Romance develops naturally amid the chaos, adding warmth to the fast-moving plot. A Gentleman of Leisure is an engaging tale of adventure, love, and self-discovery, demonstrating that true character often emerges when comfort is replaced by challenge, all while delivering the humor and charm for which Wodehouse is celebrated.</t>
   </si>
   <si>
     <t>Sir Pelham Grenville Wodehouse, KBE, was a comic writer who enjoyed enormous popular success during a career of more than seventy years and continues to be widely read over 40 years after his death. Despite the political and social upheavals that occurred during his life, much of which was spent in France and the United States, Wodehouse's main canvas remained that of prewar English upper-class society, reflecting his birth, education, and youthful writing career.
 An acknowledged master of English prose, Wodehouse has been admired both by contemporaries such as Hilaire Belloc, Evelyn Waugh and Rudyard Kipling and by more recent writers such as Douglas Adams, Salman Rushdie and Terry Pratchett. Sean O'Casey famously called him "English literature's performing flea", a description that Wodehouse used as the title of a collection of his letters to a friend, Bill Townend.
 Best known today for the Jeeves and Blandings Castle novels and short stories, Wodehouse was also a talented playwright and lyricist who was part author and writer of fifteen plays and of 250 lyrics for some thirty musical comedies. He worked with Cole Porter on the musical Anything Goes (1934) and frequently collaborated with Jerome Kern and Guy Bolton. He wrote the lyrics for the hit song Bill in Kern's Show Boat (1927), wrote the lyrics for the Gershwin/Romberg musical Rosalie (1928), and collaborated with Rudolf Friml on a musical version of The Three Musketeers (1928).</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/23e95d09-4e8b-4563-86ab-efad9ccee3cc.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069232</t>
   </si>
   <si>
     <t>Discover A Gentleman of Leisure by P.G. Wodehouse. This book is published by General Press in eBook format, ISBN 9789354998577, ASIN B0CFTWQFY8, under Literature and Fiction, Humor and Comedy, Classics.</t>
   </si>
 </sst>
 </file>
@@ -728,77 +731,79 @@
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="Q2" s="2"/>
+      <c r="Q2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>