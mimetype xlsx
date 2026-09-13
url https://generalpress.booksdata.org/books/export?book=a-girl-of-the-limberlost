--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -129,66 +129,77 @@
     <t>Book Code</t>
   </si>
   <si>
     <t>Short Description</t>
   </si>
   <si>
     <t>A Girl of the Limberlost</t>
   </si>
   <si>
     <t>Gene Stratton-Porter</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0BWDSKH3Y</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
+  </si>
+  <si>
+    <t>Children &amp; Young Adult</t>
   </si>
   <si>
     <t>Children's Books</t>
   </si>
   <si>
     <t>Children's Classics</t>
   </si>
   <si>
     <t>JUV007000</t>
   </si>
   <si>
     <t>2023-03-01 00:00:00</t>
   </si>
   <si>
     <t>Gene Stratton-Porter's ‘A Girl of the Limberlost’ has captivated readers since its initial appearance in 1909. Abandoned by her embittered mother and shunned by her classmates, Elnora Comstock seeks consolation in nature amid the wilds of eastern Indiana's Limberlost Swamp. Teeming with danger as well as beauty, the vast marshland offers Elnora an unexpected way to build a better life.
 Its realistic characters are headed by an intelligent, independent heroine who has served as a positive role model for generations. Its portrait of Elnora's thriving friendship with a young man who shares her joy in nature depicts a pure romance, rooted in shared interests and mutual respect. Written by a popular Midwestern author of the early twentieth century, this is a book to cherish.</t>
+  </si>
+  <si>
+    <t>Gene Stratton-Porter (1863–1924) was a celebrated American author, naturalist, wildlife photographer, and conservationist whose writings beautifully combined storytelling with a deep love for nature. One of the most popular novelists of the early twentieth century, she captivated millions of readers with her vivid descriptions of forests, wetlands, birds, and wildflowers. Through both her fiction and non-fiction, she encouraged people to appreciate and protect the natural world long before environmental conservation became a global concern.
+Born Geneva Grace Stratton on August 17, 1863, in Wabash County, Indiana, she grew up on a farm surrounded by fields, woods, and wetlands. As the youngest of twelve children, she developed a lifelong fascination with birds, insects, and plants. Although her formal education was limited due to family circumstances, she possessed an insatiable curiosity and educated herself through careful observation of nature and extensive reading.
+After marrying businessman Charles Porter in 1886, she settled near the Limberlost Swamp in Indiana, a place that became the inspiration for many of her greatest works. She spent countless hours exploring the wetlands, photographing wildlife, collecting botanical specimens, and recording the habits of birds and insects. Her remarkable photographs and detailed observations established her as one of America's leading nature writers and photographers.
+Stratton-Porter's literary career flourished with novels such as Freckles (1904), A Girl of the Limberlost (1909), The Harvester (1911), and Laddie (1913). These stories blended adventure, romance, and personal growth with authentic depictions of nature, making the environment itself an essential character in her books. She also wrote acclaimed natural history works, including Birds of the Bible and Moths of the Limberlost, which reflected her scientific accuracy as well as her poetic appreciation of wildlife.
+Deeply troubled by the destruction of forests and wetlands, Stratton-Porter became an outspoken advocate for conservation. Her writing inspired countless readers to value and protect America's natural landscapes. Later in life, she moved to California, where she also became involved in the growing motion picture industry, helping adapt her novels for the screen.
+Gene Stratton-Porter died tragically in an automobile accident on December 6, 1924. Today, she is remembered as a pioneering conservationist, gifted storyteller, and passionate naturalist whose works continue to inspire readers to cherish both literature and the beauty of the natural world.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/bc16859e-2082-4f48-a632-ae2915106e20.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068965</t>
   </si>
   <si>
     <t>Discover A Girl of the Limberlost by Gene Stratton-Porter. This book is published by General Press in eBook format, ISBN 9789354995545, ASIN B0BWDSKH3Y, under Children's Books, Children's Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -714,85 +725,87 @@
       </c>
       <c r="E2" s="2"/>
       <c r="F2" s="2">
         <v>9789354995545</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>