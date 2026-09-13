--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -141,55 +141,66 @@
     <t>General Press</t>
   </si>
   <si>
     <t>B0BWDTDHJK</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>History</t>
   </si>
   <si>
     <t>History of America</t>
   </si>
   <si>
     <t>Biographies</t>
+  </si>
+  <si>
+    <t>REL006800, REL046000</t>
   </si>
   <si>
     <t>A Narrative of the Life of Mrs. Mary Jemison, recorded by James E. Seaver, is the remarkable true story of Mary Jemison, a woman whose life bridged two vastly different cultures in eighteenth-century America. Captured as a young girl during the French and Indian War, Mary is taken from her frontier home after her family is killed in a violent raid. She is adopted by members of the Seneca Nation, who treat her as one of their own and give her a new identity, beginning a life that is both challenging and deeply transformative.
 As the years pass, Mary gradually adapts to the customs, language, and traditions of the Seneca people. She marries, raises a family, and becomes an integral part of the community. Although opportunities arise for her to return to European-American society, she ultimately chooses to remain with the people who accepted her and gave her a sense of belonging. Her decision reflects the complex emotions surrounding identity, loyalty, and home, showing that family is not always defined by birth alone.
 Through Mary's personal memories, the book also provides a vivid account of Native American life, frontier conflicts, and the changing landscape of early America. Rather than presenting history through battles and political events alone, it reveals the human experiences behind them. Seaver's work preserves Mary's voice with empathy, allowing readers to witness her resilience, sorrow, and quiet strength. The narrative stands as a powerful memoir of survival, cultural understanding, and personal transformation, offering a rare and deeply moving perspective on a turbulent period in American history.</t>
+  </si>
+  <si>
+    <t>James E. Seaver (1787–1827) was an American physician, writer, and early biographer best remembered for recording the remarkable life story of Mary Jemison, a woman of Scots-Irish descent who was captured by the Seneca during the French and Indian War and chose to remain with her adopted Native American family. Although Seaver's literary output was limited, his careful documentation of Jemison's experiences produced one of the most valuable firsthand narratives of frontier life in early American history.
+Born in 1787 in New York State, Seaver grew up during a period when the young United States was rapidly expanding westward. He pursued the study of medicine and established himself as a physician, serving communities in western New York. His medical profession brought him into contact with people from diverse backgrounds, including Native American communities, and fostered his interest in the history and culture of the region.
+Seaver's enduring contribution to literature and history came through A Narrative of the Life of Mrs. Mary Jemison, first published in 1824. At a time when firsthand accounts of Native American life were relatively uncommon, he spent considerable time interviewing the elderly Mary Jemison, carefully recording her memories of childhood captivity, adoption into the Seneca Nation, family life, and the dramatic historical events she witnessed. Rather than presenting her story simply as an adventure, Seaver sought to preserve her voice and experiences for future generations, offering readers a rare perspective on the relationships between Native Americans and European settlers during the eighteenth century.
+The book became an important historical document because it blended biography, oral history, and frontier narrative. While modern historians recognize that Seaver shaped the material according to the literary conventions of his era, his work remains one of the most significant sources for understanding Mary Jemison's life and the culture of the Seneca people. Scholars continue to study the narrative for its historical, cultural, and literary value.
+Beyond his work as a biographer, Seaver remained dedicated to his medical practice and community service. His career reflected the spirit of curiosity and documentation that characterized many early American intellectuals, who sought to preserve the rapidly changing history of the nation's frontier.
+James E. Seaver passed away in 1827 at the age of just forty. Though his life was relatively short, his thoughtful recording of Mary Jemison's extraordinary story ensured that an important chapter of American and Native American history would not be forgotten. Today, he is remembered as a careful chronicler whose work continues to inform historians, students, and readers interested in the complex human stories of early America.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/c980605c-e650-422f-96b8-4e9394c827e2.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068994</t>
   </si>
   <si>
     <t>Discover A Narrative of the Life of Mrs. Mary Jemison by James E. Seaver. This book is published by General Press in eBook format, ISBN 9789354995552, ASIN B0BWDTDHJK, under History, History of America, Biographies.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -723,75 +734,79 @@
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="Q2" s="2"/>
+      <c r="Q2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>