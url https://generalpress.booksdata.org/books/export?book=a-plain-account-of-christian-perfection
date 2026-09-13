--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,71 +137,82 @@
   <si>
     <t>John Wesley</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0CDGHHYWB</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
   </si>
   <si>
-    <t>Religion</t>
-[...2 lines deleted...]
-    <t>Classics</t>
+    <t>Christian Spiritual Growth</t>
+  </si>
+  <si>
+    <t>Methodist Christianity</t>
+  </si>
+  <si>
+    <t>REL012120, REL044000</t>
   </si>
   <si>
     <t>A Plain Account of Christian Perfection by John Wesley is a profound work of Christian theology in which the founder of Methodism explains his understanding of spiritual maturity and the believer’s journey toward a life fully devoted to God. Drawing from Scripture, personal experience, and years of preaching, Wesley clarifies that Christian perfection does not mean living without mistakes or possessing flawless human judgment. Instead, it refers to a heart transformed by God's grace, filled with perfect love for God and for others.
 Throughout the book, Wesley carefully addresses common misunderstandings about the idea of perfection. He argues that spiritual growth is a continuous process made possible through faith, repentance, and the ongoing work of the Holy Spirit. Believers are encouraged to seek holiness not through their own efforts alone, but by trusting in God's power to renew their hearts and shape their character. Love, humility, patience, and obedience are presented as the true marks of a mature Christian life.
 Rather than offering abstract theology, Wesley writes with pastoral warmth and practical wisdom, guiding readers through questions, doubts, and objections with clarity and compassion. He emphasizes that the pursuit of holiness is open to every sincere believer and should inspire hope rather than fear. By combining thoughtful biblical teaching with personal reflection, the book encourages Christians to pursue a deeper relationship with God and a life marked by selfless love and faithful service. A Plain Account of Christian Perfection remains a timeless spiritual classic, challenging readers to embrace the transforming grace of God and to grow continually in faith, love, and holiness.</t>
   </si>
   <si>
+    <t>John Wesley (1703–1791) was an English theologian, Anglican clergyman, evangelist, and one of the most influential Christian leaders in history. As the founder of the Methodist movement, he inspired a spiritual revival that transformed religious life in Britain and eventually spread across the world. Through his preaching, writings, and tireless ministry, Wesley emphasized personal faith, practical holiness, social responsibility, and the belief that Christianity should be expressed through both devotion to God and compassionate service to others.
+Born on June 28, 1703, in Epworth, Lincolnshire, England, Wesley was the fifteenth of nineteen children born to Samuel Wesley, an Anglican rector, and Susanna Wesley, a remarkable educator who played a central role in shaping his character and faith. A dramatic childhood experience, in which he narrowly escaped a fire that destroyed the family home, left a lasting impression on him and reinforced his sense of having been preserved for a special purpose.
+Wesley studied at Christ Church, Oxford, where he became known for his disciplined approach to prayer, Bible study, and charitable work. Along with his brother Charles Wesley and a small group of fellow students, he formed what became known as the "Holy Club." Their methodical spiritual practices earned them the nickname "Methodists," a term that later became the name of the worldwide movement they inspired.
+After an unsuccessful missionary journey to the American colony of Georgia, Wesley underwent a profound spiritual renewal in 1738 during a meeting on Aldersgate Street in London. This experience strengthened his conviction that salvation comes through faith in Jesus Christ and inspired a lifetime of energetic evangelism. Rather than limiting his ministry to church buildings, Wesley preached in fields, marketplaces, and mining communities, reaching thousands of people who rarely attended traditional services.
+Throughout his life, Wesley traveled extensively, delivering more than 40,000 sermons and riding an estimated quarter of a million miles on horseback. He also wrote numerous theological works, devotional guides, journals, and hymns in collaboration with his brother Charles. Beyond preaching, he championed education, healthcare, prison reform, and relief for the poor, believing that faith should be demonstrated through acts of mercy and justice.
+John Wesley passed away on March 2, 1791, in London at the age of eighty-seven. Today, he is remembered as one of Christianity's greatest reformers, whose teachings on grace, holiness, and compassionate service continue to inspire millions of believers around the world. His enduring legacy lives on through the global Methodist tradition and his unwavering commitment to spiritual renewal and human dignity.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/3aa27a69-8b04-4315-ac4a-f03f9ebef589.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00069156</t>
   </si>
   <si>
-    <t>Discover A Plain Account of Christian Perfection by John Wesley. This book is published by General Press in eBook format, ISBN 9789354997778, ASIN B0CDGHHYWB, under Christian Books and Bibles, Religion, Classics.</t>
+    <t>Discover A Plain Account of Christian Perfection by John Wesley. This book is published by General Press in eBook format, ISBN 9789354997778, ASIN B0CDGHHYWB, under Christian Books and Bibles, Christian Spiritual Growth, Methodist Christianity.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -723,75 +734,79 @@
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="Q2" s="2"/>
+      <c r="Q2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>