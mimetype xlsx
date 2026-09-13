--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,75 +137,94 @@
   <si>
     <t>James Joyce</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B08LP3SK76</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
+    <t>Irish Literature</t>
+  </si>
+  <si>
     <t>Classics</t>
   </si>
   <si>
     <t>FIC019000, FIC047000</t>
   </si>
   <si>
     <t>2020-10-22 00:00:00</t>
   </si>
   <si>
     <t>A Portrait of the Artist as a Young Man' was ranked by Modern Library as the third greatest English-language novel of the 20th century. It is a semi-autobiographical novel chronicling the spiritual and intellectual awakening and rebellion of Stephen Dedalus against the conventions into which he was born. Exuberantly inventive in style, the novel subtly and beautifully orchestrates the patterns of quotation and repetition instrumental in its hero’s quest to create his own character, his own language, life, and art: “to forge in the smithy of my soul the uncreated conscience of my race.”</t>
   </si>
   <si>
     <t>James Joyce was born in Dublin in 1882, the oldest of ten children in a Catholic family. He attended Jesuit schools and, in 1904, moved first to Trieste, then Paris, with Nora Barnacle; they married in 1931. After publishing his first novel, A Portrait of the Artist as a Young Man, in 1916, Joyce developed glaucoma, and his eyesight steadily diminished for the rest of his life. His seminal novel Ulysses was published by his friend Sylvia Beach out of her Paris bookstore. Joyce died in Zurich in 1941.</t>
   </si>
   <si>
+    <t>James Joyce’s A Portrait of the Artist as a Young Man is a coming-of-age novel about Stephen Dedalus, a sensitive and intelligent Irish boy who gradually grows into an independent young artist. First published in 1916, the novel follows Stephen from early childhood through his university years, tracing not only the events of his life but also the development of his thoughts, emotions, imagination, and artistic identity. At its heart, the book is about the difficult process of becoming oneself while resisting the powerful forces of family, religion, society, and national identity.
+The story begins with Stephen as a small child at Clongowes Wood College, a Jesuit boarding school. His earliest experiences are presented through the limited understanding of a child, and Joyce allows the language itself to become more sophisticated as Stephen grows. This technique makes the reader feel that Stephen is not simply being described from the outside; instead, we experience the world as he experiences it. His childhood is filled with small joys, fears, humiliations, and discoveries. He remembers family stories, school punishments, Christmas gatherings, and simple childhood pleasures, but he is also unusually sensitive to the behavior of adults and the complicated world around him.
+Stephen’s family gradually falls into financial difficulty, and the security of his childhood begins to disappear. His father, Simon Dedalus, is charming and talkative but irresponsible, and the family’s decline becomes an important part of Stephen’s growing awareness of the adult world. Political disagreements also enter the household. Stephen witnesses arguments about Irish nationalism and the memory of Charles Stewart Parnell, whose fall has deeply divided Irish society. These conflicts teach Stephen that even family life is shaped by larger political and historical forces.
+As Stephen grows older, his relationship with religion becomes increasingly important. He is educated in a strongly Catholic environment, and the teachings of the Church influence almost every aspect of his thinking. At first, religion provides him with a sense of order and meaning. Later, however, it becomes a source of intense fear and guilt. This conflict reaches its most powerful point during a religious retreat, when a priest delivers sermons about sin, death, judgment, hell, and eternal punishment. Stephen becomes terrified by the possibility that his sins have separated him from God. His imagination turns the descriptions of hell into vivid and horrifying images.
+Overwhelmed by guilt, Stephen decides to change his life completely. He confesses his sins and becomes deeply religious, carefully controlling his thoughts and actions. For a time, he takes great pride in discipline and self-denial. He follows religious practices with extraordinary seriousness and even begins to imagine that he might have a vocation to the priesthood. When Jesuit priests recognize his intelligence and seriousness, Stephen is invited to consider joining the religious life.
+Yet this possibility ultimately forces Stephen to understand what he does not want. Although he respects the intellectual discipline of the Church, he realizes that a life devoted to religious obedience would require him to surrender something essential within himself. He wants freedom to experience the world, to think independently, and to create. The more deeply he examines himself, the more strongly he feels the need to escape the restrictions that have shaped him.
+One of the major turning points comes when Stephen encounters a young girl wading in the sea. The scene affects him profoundly. Instead of feeling sinful desire, he experiences a sudden sense of beauty, freedom, and spiritual awakening. The girl becomes, in his imagination, almost a symbol of artistic inspiration. The moment helps him understand that beauty and sensual experience do not necessarily have to be enemies of the spirit. For Stephen, the world itself can become a source of revelation.
+At university, Stephen becomes increasingly independent in his thinking. He spends much of his time discussing philosophy, literature, religion, politics, and art with his fellow students. These conversations reveal his growing determination to develop a personal philosophy rather than simply accept the beliefs handed down to him. He is especially critical of the pressures imposed by Irish nationalism, Catholicism, and conventional social expectations.
+Stephen’s relationship with Ireland becomes particularly complicated. He loves aspects of his country and is deeply shaped by its language, history, landscape, and culture, but he does not want his identity to be defined entirely by nationalism. He feels that Ireland has placed many invisible nets around him—religion, nationality, family, and social expectations. His challenge is to find a way of becoming an artist without allowing these forces to determine what he thinks or creates.
+The novel’s central artistic idea emerges through Stephen’s discussions about aesthetics. He tries to understand what makes something beautiful and what separates genuine artistic creation from ordinary emotional or moral reactions. He develops an ideal of the artist as someone who stands apart from the immediate struggles of society and transforms experience into art. Stephen increasingly believes that an artist must observe life deeply but maintain enough independence to create something new from it.
+By the end of the novel, Stephen has decided to leave Ireland and pursue his artistic ambitions elsewhere. His departure is not presented as a simple rejection of everything he has known. Instead, he carries his experiences with him. His family, religion, friendships, sexuality, political surroundings, and memories have all contributed to the person he has become. Escape, therefore, does not mean forgetting the past. It means gaining enough freedom to transform the past into something creative.
+The final pages take the form of Stephen’s diary entries, marking a striking change in the novel’s style. His voice becomes more confident, personal, and direct. He announces his intention to live, encounter experience, and create through art. The image of Dedalus, the mythological craftsman who escaped imprisonment by constructing wings, becomes central to Stephen’s identity. Like his namesake, Stephen wants to construct his own means of escape—not through physical wings, but through imagination and artistic creation.
+Ultimately, A Portrait of the Artist as a Young Man is a deeply personal story about self-discovery. Stephen’s journey is painful because independence requires him to question almost everything he has been taught to believe. Joyce shows that becoming an artist is not simply a matter of talent; it involves developing the courage to think independently and accept the uncertainty that comes with freedom. Stephen does not emerge from the novel with every question answered. Instead, he emerges ready to face life on his own terms.
+The novel’s lasting power lies in the honesty of that struggle. Stephen is intelligent but often arrogant, sensitive but sometimes selfish, courageous but also uncertain. Joyce does not make him an ideal hero. He makes him human. Through Stephen’s gradual awakening, the novel captures one of the most difficult experiences of growing up: discovering that the life others imagine for us may not be the life we are meant to live. In choosing art, freedom, and self-expression, Stephen chooses the uncertain path of becoming himself.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/b940ac2f-421c-46d2-9b0e-9acd732e901d.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068751</t>
   </si>
   <si>
-    <t>Discover A Portrait of Artist as a Young Man by James Joyce. This book is published by General Press in eBook format, ISBN 9789390492145, ASIN B08LP3SK76, under Literature and Fiction, Classics.</t>
+    <t>Discover A Portrait of Artist as a Young Man by James Joyce. This book is published by General Press in eBook format, ISBN 9789390492145, ASIN B08LP3SK76, under Literature and Fiction, Irish Literature, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -726,82 +745,86 @@
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2">
         <v>321</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>86.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="P2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>46</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>