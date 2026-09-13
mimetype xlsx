--- v0 (2026-07-28)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -134,81 +134,84 @@
   <si>
     <t>A Streetcar Named Desire</t>
   </si>
   <si>
     <t>Tennessee Williams</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Paperback</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
-    <t>Classics</t>
+    <t>Drama</t>
+  </si>
+  <si>
+    <t>American Classics</t>
   </si>
   <si>
     <t>DRA001000, FIC004000, DRA000000, PER000000</t>
   </si>
   <si>
     <t>2020-10-16 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>"The Pulitzer Prize and Drama Critics Circle Award winning play."
 ‘A Streetcar Named Desire’ is the tale of a catastrophic confrontation between fantasy and reality, embodied in the characters of Blanche DuBois and Stanley Kowalski. Fading southern belle Blanche DuBois is adrift in the modern world. When she arrives to stay with her sister Stella in a crowded, boisterous corner of New Orleans, her delusions of grandeur bring her into conflict with Stella's crude, brutish husband Stanley Kowalski. Eventually their violent collision course causes Blanche's fragile sense of identity to crumble, threatening to destroy her sanity and her one chance of happiness.</t>
   </si>
   <si>
     <t>Tennessee Williams was an American playwright and author of many stage classics.
 After years of obscurity, he became suddenly famous with ‘The Glass Menagerie’, closely reflecting his own unhappy family background. This heralded a string of successes, including ‘A Streetcar Named Desire’, ‘Cat on a Hot Tin Roof’, ‘Orpheus Descending’, and ‘Sweet Bird of Youth’. His later work attempted a new style that did not appeal to audiences, and alcohol and drug dependence further inhibited his creative output.
 Williams adapted much of his best work for the cinema, and also wrote short stories, poetry, essays and a volume of memoirs. In 1979, four years before his death, he was inducted into the American Theater Hall of Fame.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/e3f78acd-8778-411b-a069-e116535463b6.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067550</t>
   </si>
   <si>
-    <t>Discover A Streetcar Named Desire by Tennessee Williams. This book is published by General Press in Paperback format, ISBN 9788194748601, ASIN 8194748607, under Literature and Fiction, Classics.</t>
+    <t>Discover A Streetcar Named Desire by Tennessee Williams. This book is published by General Press in Paperback format, ISBN 9788194748601, ASIN 8194748607, under Literature and Fiction, Drama, American Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -729,84 +732,86 @@
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>128</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>245.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="P2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>