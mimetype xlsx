--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -134,82 +134,85 @@
   <si>
     <t>A Streetcar Named Desire</t>
   </si>
   <si>
     <t>Tennessee Williams</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Hardcover</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
-    <t>Classics</t>
+    <t>Drama</t>
+  </si>
+  <si>
+    <t>American Classics</t>
   </si>
   <si>
     <t>DRA001000, FIC004000, DRA000000, PER000000</t>
   </si>
   <si>
     <t>2022-06-01 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>First published in 1947, ‘A Streetcar Named Desire’ is an American play by Tennessee Williams, an American playwright, and screenwriter. Along with contemporaries Eugene O'Neill and Arthur Miller, he is considered among the three foremost playwrights of 20th-century American drama.
 It centers on a desolated woman named Blanche DuBois. Raised in Old South aristocratic traditions, she lived elegantly in the family homestead, married a man she adored, and pursued a career as an English teacher. But her life fell apart when she discovered that her husband, Allen Grey, was having a homosexual affair. Humiliated, he killed himself. 
 Blanche sought comfort in the arms of other men, many men. After she had relations with one of her students, a 17-year-old, authorities learned of the encounter and fired her. Though scarred by her past, Blanche still tries to lead the life of an elegant lady and does her best, even lying when necessary, to keep up appearances.</t>
   </si>
   <si>
     <t>Tennessee Williams was an American playwright and author of many stage classics.
 After years of obscurity, he became suddenly famous with ‘The Glass Menagerie’, closely reflecting his own unhappy family background. This heralded a string of successes, including ‘A Streetcar Named Desire’, ‘Cat on a Hot Tin Roof’, ‘Orpheus Descending’, and ‘Sweet Bird of Youth’. His later work attempted a new style that did not appeal to audiences, and alcohol and drug dependence further inhibited his creative output.
 Williams adapted much of his best work for the cinema, and also wrote short stories, poetry, essays and a volume of memoirs. In 1979, four years before his death, he was inducted into the American Theater Hall of Fame.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/e37a8034-3aa5-474c-af1f-80fef59a6a9c.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067615</t>
   </si>
   <si>
-    <t>Discover A Streetcar Named Desire by Tennessee Williams. This book is published by General Press in Hardcover format, ISBN 9789354991493, ASIN 9354991491, under Literature and Fiction, Classics.</t>
+    <t>Discover A Streetcar Named Desire by Tennessee Williams. This book is published by General Press in Hardcover format, ISBN 9789354991493, ASIN 9354991491, under Literature and Fiction, Drama, American Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -730,84 +733,86 @@
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>136</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>325.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="P2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>