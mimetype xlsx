--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,68 +135,94 @@
     <t>A Tear and a Smile</t>
   </si>
   <si>
     <t>Kahlil Gibran</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Hardcover</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Classics</t>
+  </si>
+  <si>
+    <t>Eastern Poetry</t>
   </si>
   <si>
     <t>REL012040, REL023000, REL012120</t>
   </si>
   <si>
     <t>2019-09-20 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>This early work by Lebanese-American Poet Kahlil Gibran is both expensive and hard to find in its first edition. It contains a collection of beautiful verse and prose in the romantic style for which he is famed. This fascinating work is thoroughly recommended for all those interested in the poetry of the human condition and the wonders of being alive.</t>
   </si>
   <si>
     <t>Born in 1883 in the mountainous village of Bsharri in modern-day Lebanon, then part of the Ottoman Empire, Kahlil Gibran experienced a childhood marked by poverty and a lack of formal education. Seeking a better life, his mother immigrated to the United States in 1895, settling the family in the South End of Boston. It was there that Gibran's innate artistic talents were first recognized by a progressive settlement house, introducing the young immigrant to the local avant-garde art scene and setting him on a lifelong creative path.
 To preserve his cultural heritage, Gibran returned to Lebanon in 1898 for several years of formal schooling. He traveled back to Boston in 1902 amidst a series of severe family tragedies, losing a brother, a sister, and his mother to illness in rapid succession. Despite his profound grief, he began to establish himself as both a painter and an Arabic-language writer. His trajectory shifted significantly when he met Mary Haskell, a school headmistress who became his lifelong benefactor, funding his art studies in Paris and heavily editing his later English writings.
 Relocating to New York City in 1911, Gibran immersed himself in the local literary community and began to transition from writing exclusively in Arabic to publishing in English. His unique synthesis of Eastern mysticism, romanticism, and Western literary styles culminated in his 1923 masterpiece, The Prophet. This brief but deeply moving collection of poetic essays, exploring universal human themes such as love, joy, sorrow, and work, resonated profoundly with readers. Although it initially received a lukewarm reception from critics, it quickly found massive word-of-mouth success.
 Over the following decades, The Prophet achieved phenomenal international popularity, cementing Gibran as one of the best-selling poets in history. He spent his final years continuing to write and paint, though he struggled with declining health and severe alcoholism. Gibran died in New York in 1931 at the age of forty-eight from cirrhosis of the liver and tuberculosis. Fulfilling his final wishes, his remains were returned to his hometown in Lebanon, where he is celebrated as a national hero and an enduring symbol of spiritual and literary bridge-building between the East and West.</t>
+  </si>
+  <si>
+    <t>A Tear and a Smile by Kahlil Gibran is not a conventional novel with a single plot or a group of characters whose lives unfold from beginning to end. It is a collection of fifty-six short parables, prose poems, stories, and poetic reflections that explore love, sorrow, beauty, nature, spirituality, loneliness, longing, and the search for meaning. The collection was first published in Arabic in 1914 and consists largely of short pieces originally written as newspaper columns. Gibran uses simple images and symbolic stories to explore the deepest experiences of human life.
+The title expresses the central philosophy of the collection: life is made complete by both sorrow and happiness. Gibran does not treat sadness as something that must always be defeated or avoided. Instead, he sees tears as capable of cleansing the heart, deepening understanding, and bringing a person closer to others who suffer. At the same time, a smile represents gratitude, love, fellowship, and the joy of being alive. The two emotions are not opposites that must compete with each other; they are complementary parts of a whole life.
+The opening title piece presents this idea with particular clarity. The speaker does not wish to exchange the sorrows of the heart for the shallow happiness of the crowd. He would rather experience life deeply, even when that depth includes pain. A tear can teach what comfort alone cannot teach. Suffering can make a person more compassionate because it allows them to recognize the wounds of others. A smile, meanwhile, connects the individual to humanity and celebrates existence. Gibran therefore presents emotional richness as more valuable than constant comfort.
+A related idea is longing. Gibran does not regard desire as merely a source of frustration. The longing for love, beauty, truth, and fulfillment gives life direction. A person who has everything and no longer desires anything may become spiritually empty. In contrast, the person who continues to yearn for something beautiful remains inwardly alive.
+Gibran illustrates this through images drawn from nature. A flower closes its petals at night and opens them again toward the morning sun. Its existence contains both waiting and fulfillment. Likewise, water rises from the sea, becomes a cloud, falls as rain, travels through rivers, and eventually returns to the sea. Separation and reunion are therefore natural parts of existence. Human beings, Gibran suggests, experience the same rhythm: we leave, we wander, we suffer, we love, and eventually we return to the greater source from which we came.
+This connection between human life and nature runs throughout the collection. Gibran frequently turns to flowers, mountains, clouds, rivers, birds, seasons, sunlight, and the sea because he sees nature as a language through which spiritual truths can be understood. Nature does not argue or explain. It simply exists, changes, dies, and renews itself. By observing it, human beings can learn to accept change and recognize that nothing exists in isolation.
+Love is another major theme. Gibran portrays love not simply as romantic attraction but as a spiritual force capable of transforming the individual. Love can bring happiness, but it can also expose a person to vulnerability and pain. Rather than seeing this vulnerability as weakness, Gibran treats it as evidence that the heart is truly alive.
+Several of the pieces explore the life cycle of love. Love may begin with youthful excitement and gradually mature into companionship. Passion changes with time, but this does not necessarily mean that love has disappeared. Like the seasons, it changes its outward form while retaining an inner continuity. Gibran's treatment of love is therefore both romantic and philosophical: human beings long to be united with another person, but they must also accept that all earthly relationships are subject to change, separation, and mortality.
+The collection also contains reflections on beauty. For Gibran, beauty is not merely physical attractiveness. It is a spiritual quality that can be found in nature, art, love, and the human soul. He often presents beauty as something that calls the individual beyond ordinary material concerns. A beautiful landscape or a moment of love can awaken a feeling that the visible world contains a deeper reality.
+This spiritual dimension connects A Tear and a Smile with Gibran's larger body of work. His writing frequently moves between the earthly and the divine. Human beings live in the physical world, but their deepest desires point toward something greater. In the title poem, the human spirit is compared to a cloud that travels through sorrow and joy before eventually returning to an “ocean” of love and beauty—an image of reunion with God.
+Gibran also writes sympathetically about loneliness and alienation. The individual may feel separated from society, misunderstood by others, or unable to find a place where the inner self can be fully expressed. This sense of separation reflects something important in Gibran's own literary world: the tension between the individual and society.
+He often questions social conventions that encourage people to live according to appearances rather than truth. People may become prisoners of wealth, reputation, religious authority, social expectations, or the opinions of others. Gibran's ideal person is someone who listens to the inner voice and remains faithful to the deeper truths of the heart.
+The collection therefore contains a strong element of social criticism. Gibran contrasts spiritual richness with material wealth and genuine wisdom with empty authority. He is skeptical of people who use religion, social status, or moral rules to dominate others while failing to live with compassion themselves.
+In some pieces, he uses short stories or parables to make this criticism accessible. Rather than constructing elaborate arguments, he creates symbolic situations in which the reader can recognize human foolishness, pride, hypocrisy, or selfishness. His purpose is not simply to condemn people but to encourage greater awareness.
+Another recurring theme is the dignity of suffering. Gibran does not romanticize every form of pain, nor does he suggest that people should deliberately seek misery. Instead, he argues that suffering can become meaningful when it deepens our understanding. A person who has known heartbreak may become more capable of compassion. Someone who has experienced loneliness may better understand another lonely person. Tears can therefore become a bridge between human beings.
+This is why the collection repeatedly returns to the relationship between sorrow and joy. Happiness without awareness can become shallow, while sorrow without hope can become despair. Gibran seeks a middle ground in which a person accepts the complete range of human experience.
+The book's short pieces also share a strong belief in inner freedom. Gibran encourages readers to look beyond conventional measures of success. Wealth, social recognition, and worldly power may make life comfortable, but they do not necessarily make it meaningful. A person can possess very little and still have a rich inner life; another can possess everything and remain spiritually hungry.
+Death, too, is treated not simply as an ending but as a transition. Gibran repeatedly uses natural cycles to suggest that separation is temporary and that existence continues in forms beyond ordinary human understanding. Death is the final movement in the rhythm of departure and return. This perspective allows him to approach mortality with sadness but also with acceptance.
+Ultimately, A Tear and a Smile is a book about embracing life in its entirety. Gibran asks readers not to divide existence into pleasant experiences that should be accepted and painful experiences that should be rejected. Love contains the possibility of loss; beauty exists alongside impermanence; longing accompanies fulfillment; joy is made more meaningful by the knowledge of sorrow.
+The collection's enduring appeal comes from the gentleness of its wisdom. Gibran does not speak like a teacher delivering strict rules. He speaks through images, stories, and reflections that invite the reader to pause and look inward.
+The central lesson is beautifully simple: a meaningful life is not one without tears, but one in which tears and smiles are both allowed to deepen the soul. Sorrow can teach compassion, longing can keep the spirit alive, love can connect us to others, and joy can remind us that existence itself is precious. For Gibran, the fullness of being human lies not in escaping life's contradictions but in accepting them—and discovering that, beneath both the tear and the smile, there is a deeper unity connecting us to one another, to nature, and ultimately to the divine.</t>
   </si>
   <si>
     <t>1. A Tear and a Smile
 I would not exchange the sorrows of my heart for the joys of the multitude. And I would not have the tears that sadness makes to flow from my every part turn into laughter. I would that my life remain a tear and a smile.
 A tear to purify my heart and give me understanding of life’s secrets and hidden things. A smile to draw me nigh to the sons of my kind and to be a symbol of my glorification of the gods.
 A tear to unite me with those of broken heart; a smile to be a sign of my joy in existence.
 I would rather that I died in yearning and longing than that I lived weary and despairing.
 I want the hunger for love and beauty to be in the depths of my spirit, for I have seen those who are satisfied the most wretched of people. I have heard the sigh of those in yearning and longing, and it is sweeter than the sweetest melody.
 With evening’s coming the flower folds her petals and sleeps, embracing her longing. At morning’s approach she opens her lips to meet the sun’s kiss.
 The life of a flower is longing and fulfilment. A tear and a smile.
 The waters of the sea become vapor and rise and come together and are a cloud.
 And the cloud floats above the hills and valleys until it meets the gentle breeze, then falls weeping to the fields and joins with the brooks and rivers to return to the sea, its home.
 The life of clouds is a parting and a meeting. A tear and a smile.
 And so does the spirit become separated from the greater spirit to move in the world of matter and pass as a cloud over the mountain of sorrow and the plains of joy to meet the breeze of death and return whence it came.
 To the ocean of Love and Beauty—to God.
 2. The Life of Love
 Spring
 Come, my beloved, let us walk among the little hills, for the snows have melted and life is awakened from its sleep and wanders through the hills and valleys.
 Come, let us follow the footsteps of spring in the far-off field;
 Come and we will ascend the heights and look upon the waving greenness of the plains below.
 The dawn of spring has unfolded the garment concealed by the winter night and the peach tree and the apple wear it, adorned as brides on the Night of Power.
 The vines are awakened, their tendrils entwined like the embrace of lovers.
 The streams run and leap among the rocks singing songs of rejoicing.
 The flowers are bursting forth from the heart of Nature as foam from the crest of sea waves.
 Come, my beloved, let me drink of the last of rain’s tears from narcissus cups and make full our spirits of the joyful songs of birds.
@@ -235,51 +261,51 @@
 “Whyfor do you oppress me, you that are just? Whyfor do you abandon me, you that are my existence?
 “If my blood flows not save by your willing, then pour it out. If my feet move save upon your path, then shrivel them. Do your will in this body, but let my soul rejoice in these meadows, safe in the shadow of your wings…
 “The stream goes to the sea, its lover, and the flower smiles at its impassioned, the light, and the cloud descends to its valley, its desired. But there is in me what the brook does not know nor the flower hear nor the cloud understand. Behold me alone in my love, separate in my passion, far off from her who wants me not, a soldier in her father’s armies or a servant in her palace.”
 And the youth became silent for a while as though he would learn speech from the murmur of the river and the rustle of leaves on the boughs. Then he said:
 “O you, whose name I fear to pronounce, O one concealed from me behind coverings of might and walls of majesty, O being of another world whose meeting I dare not covet save in eternity, where all stand equal, O one to whom the strong show obeisance, before whom heads are bowed, to whom treasure-houses are opened:
 “You have possessed a heart sanctified by love, and enslaved a soul ennobled by God, and captivated a mind that was yesterday free with the freedom of the fields. Today it has become a captive of passion.
 “I have looked on you, O fair creature, and know now the reason of my coming into this world. And when I knew of your lofty state and saw my humbleness, I learned that the gods possess secrets unknown to men and ways wherein they lead spirits where love holds rule without the laws of mankind. When I looked into your eyes it was told me beyond all doubting that this life is but a paradise whose door is the human heart.
 “I saw your grandeur and my lowliness locked in struggle and knew that this earth was no more a resting-place for me. When I did find you sitting among your women, as the rose among the myrtle plants, I bethought me that the bride of my dreams had taken body and was become flesh like myself. But on my knowing your father’s glory I perceived beyond the rose thorns to prick the fingers. What dreams had united, awakening parted…”
 The youth rose to his feet and walked toward the spring, cast down in spirit and broken in heart. And in him despair and grief spoke these words:
 “Come, O Death, and deliver me, for the earth, whose thorns do strangle its flowers, is no longer a habitable place. Arise now and save me from days that would wrest love from its seat of glory and put in its stead worldly might. Deliver me, O Death! For eternity is more sweet than the world for a trysting-place of Lovers. Yonder shall I await my beloved; there shall I be joined with her.”
 He came to the spring and evening was nigh and the sun was lifting her golden mantle from off the meadow. There he sat and wept tears that fell to the ground on which the feet of the Princess had trod. His head fell forward on his breast as though to prevent his heart’s flight.
 Upon that minute from beyond the willow trees a maiden appeared, dragging the ends of her garment on the grass. She stopped by the youth and put her soft hand on his head. He looked up at her like a sleeper awaked by the sun’s rays. He saw standing before him the daughter of the Prince, upon which he fell on his knees and prostrated himself as did Moses before the burning bush. He wished to speak, but no words came, so his tear-filled eyes took the place of his tongue. Then the girl embraced him and kissed his lips and his eyes, sucking in their hot tears, and said in a voice of flutelike clearness:
 “I have seen you, my love, in my dreaming and looked upon your face in my aloneness. You are my spirit’s companion whom I did lose, and my beautiful half that was separated from it on my coming into this world. I have come in secret, my darling, to meet with you, and now do I behold you in my arms. Have not fear, for I have forsaken my father’s glory to follow you to the very ends of the world and drink with you the cup of Life and Death. “Arise my love and let us go to distant places away from mankind.”
 There, on the outskirts of the land, the scouts of the Prince happened upon two human skeletons. On the neck of one was a necklet of gold, and near them both was a stone upon which were written these words: “Love has joined us; then who shall put us asunder? Death has taken us; and who shall bring us back?”</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/a8bcb9d8-471f-4179-a713-976a89f0858e.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068092</t>
   </si>
   <si>
-    <t>Discover A Tear and a Smile by Kahlil Gibran. This book is published by General Press in Hardcover format, ISBN 9789389440386, ASIN 9389440386, under Literature and Fiction, Classics.</t>
+    <t>Discover A Tear and a Smile by Kahlil Gibran. This book is published by General Press in Hardcover format, ISBN 9789389440386, ASIN 9389440386, under Literature and Fiction, Classics, Eastern Poetry.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -800,86 +826,90 @@
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>182</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>395.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="P2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>46</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>