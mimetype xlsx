--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -146,53 +146,60 @@
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Non Fiction</t>
   </si>
   <si>
     <t>Philosophy</t>
   </si>
   <si>
     <t>SOC010000</t>
   </si>
   <si>
     <t>2022-06-10 00:00:00</t>
   </si>
   <si>
-    <t>First published in 1792, ‘A Vindication of the Rights of Women’ is a work of crucial importance in intellectual history written by Mary Wollstonecraft Shelley, an English novelist. Considered by most as Western feminism's central heroine, Wollstonecraft argues that women must be educated to develop their reason in order to throw off the frivolous, debilitating role of man's plaything. 
+    <t>First published in 1792, ‘A Vindication of the Rights of Women’ is a work of crucial importance in intellectual history written by Mary Wollstonecraft Shelley, an English novelist. Considered by most as Western feminism's central heroine, Wollstonecraft argues that women must be educated to develop their reason in order to throw off the frivolous, debilitating role of man's plaything.
 Rather than cultivating power from sexual allure, women should be honest, intelligent, and independent. Her concern about how women's innate worth is denigrated by improper definitions of the feminine in novels, in advice literature, and in educational systems has inspired women for over two centuries to contemplate the connections between power and femininity.
 Mary Wollstonecraft’s work was received with a mixture of admiration and outrage—Walpole called her ‘a hyena in petticoats’—yet it established her as the mother of modern feminism.</t>
+  </si>
+  <si>
+    <t>Mary Wollstonecraft Shelley (1797–1851) was an English novelist, short story writer, essayist, and editor best known for writing Frankenstein; or, The Modern Prometheus, a novel that is widely regarded as one of the first works of modern science fiction. Her writing explored profound questions about scientific ambition, human responsibility, love, loss, and the consequences of unchecked curiosity. Today, she is celebrated as one of the most original and influential authors in English literature.
+Mary was born on August 30, 1797, in London, England, into an extraordinary intellectual family. Her mother, Mary Wollstonecraft, was a pioneering advocate for women's rights and the author of A Vindication of the Rights of Woman, while her father, William Godwin, was a renowned philosopher and political thinker. Tragically, her mother died shortly after Mary's birth, and she was raised by her father, who encouraged her education and introduced her to many of the leading writers and thinkers of the time.
+In 1814, Mary began a relationship with the poet Percy Bysshe Shelley, whom she married after the death of his first wife. The couple traveled extensively across Europe, sharing a deep interest in literature, philosophy, and the natural sciences. During a stay near Lake Geneva in Switzerland in 1816, Mary participated in a famous storytelling challenge with Lord Byron and others. Inspired by discussions about science and the nature of life, she conceived the idea for Frankenstein, which was published anonymously in 1818. The novel became a landmark in world literature for its imaginative storytelling and enduring moral questions.
+Following Percy Shelley's death in 1822, Mary devoted herself to raising their son and preserving her husband's literary legacy by editing and publishing his works. She also wrote several other novels, including The Last Man, Valperga, Lodore, and Falkner, along with travel writing, biographies, and essays.
+Mary Wollstonecraft Shelley died on February 1, 1851, in London at the age of fifty-three. Today, she is remembered not only as the creator of one of literature's most iconic stories but also as a brilliant and thoughtful writer whose works continue to inspire discussions about science, ethics, imagination, and what it truly means to be human.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/b3d19b82-4548-4ba0-bc35-6bb2b86732c4.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068848</t>
   </si>
   <si>
     <t>Discover A Vindication of the Rights of Woman by Mary Wollstonecraft Shelley. This book is published by General Press in eBook format, ISBN 9789354992339, ASIN B0B3QVQ72G, under Non Fiction, Philosophy.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -720,83 +727,87 @@
       <c r="F2" s="2">
         <v>9789354992339</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="P2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>