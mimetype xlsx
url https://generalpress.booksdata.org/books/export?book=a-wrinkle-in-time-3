--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -131,70 +131,73 @@
   <si>
     <t>Short Description</t>
   </si>
   <si>
     <t>A Wrinkle in Time</t>
   </si>
   <si>
     <t>Madeleine L'Engle</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B07VFC776Y</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
+    <t>Children &amp; Young Adult</t>
+  </si>
+  <si>
     <t>Children's Books</t>
   </si>
   <si>
     <t>Fantasy</t>
   </si>
   <si>
     <t>Children's Classics</t>
   </si>
   <si>
-    <t>JUV064000, JUV007000</t>
+    <t>JUV053000, JUV064000, JUV037000</t>
   </si>
   <si>
     <t>2019-07-16 00:00:00</t>
   </si>
   <si>
     <t>Winner of the 1963 Newbery Medal
-Madeleine L'Engle’s 'A Wrinkle in Time' is a beautifully imaginative and deeply compassionate science fantasy novel that explores the profound power of love and individuality. The story centers on Meg Murry, an awkward, fiercely protective teenager struggling to find her place in the world while grappling with the mysterious disappearance of her scientist father.
-[...2 lines deleted...]
-'A Wrinkle in Time' is much more than a thrilling intergalactic adventure. It is a tender, validating coming-of-age story that reassures readers that our flaws make us beautifully human, and that the light of love can conquer the darkest corners of the universe.</t>
+'A Wrinkle in Time' by Madeleine L'Engle is a beloved classic of science fantasy fiction that has captivated readers young and old since its publication in 1962 — a book that was famously rejected by dozens of publishers before going on to win the Newbery Medal and earn its place as one of the most cherished novels in American literature. It is the kind of story that works on multiple levels at once, thrilling you with its adventure while quietly asking some of the biggest questions a person can wrestle with.
+At the center of the story is Meg Murry, a thirteen-year-old girl who feels like a misfit in almost every way — awkward, impatient, fiercely emotional, and painfully aware that she does not fit the mold the world seems to expect of her. Her father, a brilliant physicist working on a mysterious government project, has been missing for over a year, and Meg aches with a grief and anger she does not know how to carry. Then one stormy night, three extraordinary women appear — Mrs. Whatsit, Mrs. Who, and Mrs. Which — and Meg's world cracks open in the most astonishing way imaginable.
+Together with her remarkably gifted younger brother Charles Wallace and her kind, steady classmate Calvin, Meg is swept into an interstellar journey through a phenomenon called a tesseract — a wrinkle in time and space that allows travel across the universe in an instant. What they find on the other side is a darkness far older and more menacing than anything Meg could have imagined, and somewhere within it, her father.
+L'Engle weaves together physics, philosophy, and fierce emotional truth in a way that feels completely effortless. She never talks down to her readers — young or adult — and she takes seriously the idea that love, courage, and individuality are not soft things but among the most powerful forces in existence. If you have ever felt like you did not quite belong, or wondered whether one ordinary person can make a difference against something enormous and dark, this book will feel like it was written just for you.</t>
   </si>
   <si>
     <t>Madeleine L'Engle was an American writer best known for her young adult fiction, particularly the Newbery Medal-winning A Wrinkle in Time and its sequels A Wind in the Door, A Swiftly Tilting Planet, and Many Waters. Her works reflect her strong interest in modern science: tesseracts, for example, are featured prominently in A Wrinkle in Time, mitochondrial DNA in A Wind in the Door, organ regeneration in The Arm of the Starfish, and so forth.
 "Madeleine was born on November 29th, 1918, and spent her formative years in New York City. Instead of her school work, she found that she would much rather be writing stories, poems and journals for herself, which was reflected in her grades (not the best). However, she was not discouraged.
 At age 12, she moved to the French Alps with her parents and went to an English boarding school where, thankfully, her passion for writing continued to grow. She flourished during her high school years back in the United States at Ashley Hall in Charleston, South Carolina, vacationing with her mother in a rambling old beach cottage on a beautiful stretch of Florida beach.
 She went to Smith College and studied English with some wonderful teachers as she read the classics and continued her own creative writing. She graduated with honors and moved into a Greenwich Village apartment in New York. She worked in the theater, where Equity union pay and a flexible schedule afforded her the time to write! She published her first two novels during these years—A Small Rain and Ilsa—before meeting Hugh Franklin, her future husband, when she was an understudy in Anton Chekov's The Cherry Orchard. They married during The Joyous Season.</t>
   </si>
   <si>
     <t>"A Wrinkle in Time" by Madeleine L'Engle is a timeless blend of science fiction, fantasy, and coming-of-age storytelling that explores the power of love, courage, and individuality. The novel follows Meg Murry, an intelligent but insecure teenage girl who struggles to fit in at school and often feels overshadowed by others. Her younger brother, Charles Wallace, is extraordinarily gifted, possessing remarkable intelligence and intuition that make him seem unusual to those around him. Their father, a brilliant scientist, disappeared mysteriously several years earlier while working on a secret government project involving space and time. His absence has left the Murry family burdened with grief and uncertainty, while rumors from neighbors only deepen Meg's sense of isolation. Although life appears ordinary on the surface, strange events soon reveal that the universe holds far greater mysteries than Meg could ever have imagined.
 The adventure begins on a stormy night when an eccentric old woman named Mrs. Whatsit unexpectedly visits the Murry home. She casually mentions something called a "tesseract," a concept that intrigues Meg's scientist mother and hints at her missing father's research. Soon afterward, Meg, Charles Wallace, and their new friend Calvin O'Keefe encounter Mrs. Whatsit again, this time accompanied by two equally mysterious beings, Mrs. Who and Mrs. Which. The three celestial women reveal that they are not ordinary humans but ancient, benevolent creatures dedicated to fighting the darkness spreading throughout the universe. They explain that a tesseract is a way of folding space and time, allowing travelers to cross unimaginable distances instantly. Most importantly, they reveal that Mr. Murry is still alive but trapped on a distant planet dominated by an evil force, and only the children can rescue him.
 Using the power of the tesseract, the travelers journey through breathtaking worlds unlike anything they have ever known. Their first stop is the beautiful planet Uriel, where they witness magnificent landscapes and creatures that exist in harmony with one another. Here, the children begin to understand that the universe is engaged in an endless battle between light and darkness. Mrs. Which explains that many great figures from Earth's history—including artists, scientists, philosophers, and spiritual leaders—have fought against this universal evil in their own ways by bringing knowledge, beauty, hope, and truth to humanity. These revelations broaden Meg's understanding of her own world and help her realize that every person's unique gifts can contribute to defeating darkness.
 As the journey continues, the children are shown a terrifying black cloud known simply as the Dark Thing, which has engulfed countless planets. They learn that Earth itself is partially trapped beneath this oppressive force, explaining why hatred, fear, and cruelty continue to exist. Eventually they arrive on the planet Camazotz, a world where absolute order and complete conformity have replaced freedom and individuality. Every child bounces a ball in perfect rhythm, every house looks identical, and every citizen behaves exactly the same. At first glance the society appears peaceful, but beneath its flawless appearance lies an atmosphere of fear and oppression. No one is allowed to think independently or express personal emotions, and anyone who differs from the norm is swiftly corrected.
 While searching for Mr. Murry, the children discover that Camazotz is controlled by a powerful disembodied intelligence known as IT. This immense brain exercises complete mental control over every inhabitant, stripping them of their individuality and forcing them into perfect obedience. Charles Wallace, confident in his exceptional intelligence, attempts to confront IT alone. However, his pride becomes his greatest weakness, and IT successfully enters his mind, taking control of him. Possessed by this malevolent force, Charles Wallace becomes cold, calculating, and hostile toward Meg and Calvin. Instead of helping them, he leads them deeper into danger, forcing Meg to face the heartbreaking reality that her beloved brother is no longer acting of his own free will.
 Eventually the children find Mr. Murry imprisoned on Camazotz. Although physically weakened, he is relieved to see his children and quickly understands the danger surrounding them. Using the tesseract, he manages to escape with Meg and Calvin, but in the confusion Charles Wallace remains behind under IT's control. The group narrowly reaches another planet where gentle, sightless creatures care for Meg as she recovers from the exhausting journey. There they meet a wise being known as Aunt Beast, whose kindness, compassion, and unconditional acceptance comfort Meg during one of the darkest moments of her life. Through Aunt Beast's nurturing presence, Meg gradually begins to see herself differently. Instead of focusing on her flaws and insecurities, she starts recognizing her own inner strength and the importance of believing in herself.
 The three mysterious guides soon reveal that only Meg can return to Camazotz and rescue Charles Wallace. Neither Calvin nor Mr. Murry possesses the one quality necessary to defeat IT. Although frightened, Meg accepts the responsibility and returns alone. When she confronts IT, logic, intelligence, and physical strength prove completely useless against its overwhelming mental power. Even Charles Wallace, speaking under IT's influence, mocks her weaknesses and attempts to break her spirit. For a moment Meg feels helpless, believing she has nothing valuable to offer. Then she remembers everything she has learned throughout her journey, especially Aunt Beast's gentle wisdom about love and acceptance. She realizes that while IT can manipulate fear, pride, and intellect, it cannot understand genuine love.
 Drawing upon the deep, unconditional love she feels for her brother, Meg reaches through the darkness surrounding Charles Wallace. Instead of arguing or fighting, she simply loves him with all her heart, reminding him of the bond they have always shared. This pure expression of love becomes the one force IT cannot control or overcome. The darkness loses its hold over Charles Wallace, freeing him from its influence. At that moment Meg discovers that her greatest weakness had actually concealed her greatest strength. Throughout her life she had viewed herself as awkward, emotional, and imperfect, yet these very qualities allowed her to love more deeply than anyone else. By embracing her true self instead of wishing to be someone different, she succeeds where superior intelligence alone had failed.
 With Charles Wallace finally free, the family escapes Camazotz and returns safely to Earth through the tesseract. Mr. Murry is reunited with his wife after years of separation, bringing joy and healing to the entire family. Meg emerges from the adventure transformed. She no longer measures her worth by comparing herself to others or by focusing on her insecurities. Instead, she understands that courage is not the absence of fear but the willingness to act despite it, and that love is the most powerful force in existence. Madeleine L'Engle concludes the novel with a deeply hopeful message: every individual possesses unique gifts that contribute to the triumph of light over darkness. Through its unforgettable characters, imaginative worlds, and profound exploration of family, identity, and compassion, A Wrinkle in Time remains a beloved classic that reminds readers that love, individuality, and hope will always be stronger than fear and conformity.</t>
   </si>
   <si>
     <t>1 : Mrs Whatsit
 It was a dark and stormy night.
 In her attic bedroom Margaret Murry, wrapped in an old patchwork quilt, sat on the foot of her bed and watched the trees tossing in the frenzied lashing of the wind. Behind the trees clouds scudded frantically across the sky. Every few moments the moon ripped through them, creating wraithlike shadows that raced along the ground.
 The house shook.
 Wrapped in her quilt, Meg shook.
 She wasn’t usually afraid of weather.—It’s not just the weather, she thought.—It’s the weather on top of everything else. On top of me. On top of Meg Murry doing everything wrong.
@@ -280,143 +283,51 @@
 “We’ll lose some shingles off the roof, that’s certain,” Mrs. Murry said. “But this house has stood for almost two hundred years and I think it will last a little longer, Meg. There’s been many a high wind up on this hill.”
 “But this is a hurricane!” Meg wailed. “The radio kept saying it was a hurricane!”
 “It’s October,” Mrs. Murry told her. “There’ve been storms in October before.”
 As Charles Wallace gave Meg her sandwich Fortinbras came out from under the table. He gave a long, low growl, and they could see the dark fur slowly rising on his back. Meg felt her own skin prickle.
 “What’s wrong?” she asked anxiously.
 Fortinbras stared at the door that opened into Mrs. Murry’s laboratory which was in the old stone dairy right off the kitchen. Beyond the lab a pantry led outdoors, though Mrs. Murry had done her best to train the family to come into the house through the garage door or the front door and not through her lab. But it was the lab door and not the garage door toward which Fortinbras was growling.
 “You didn’t leave any nasty-smelling chemicals cooking over a Bunsen burner, did you, Mother?” Charles Wallace asked.
 Mrs. Murray stood up. “No. But I think I’d better go see what’s upsetting Fort, anyhow.”
 “It’s the tramp, I’m sure it’s the tramp,” Meg said nervously.
 “What tramp?” Charles Wallace asked.
 “They were saying at the post office this afternoon that a tramp stole all Mrs. Buncombe’s sheets.”
 “We’d better sit on the pillow cases, then,” Mrs. Murry said lightly. “I don’t think even a tramp would be out on a night like this, Meg.”
 “But that’s probably why he is out,” Meg wailed, “trying to find a place not to be out.”
 “In which case I’ll offer him the barn till morning.” Mrs. Murry went briskly to the door.
 “I’ll go with you.” Meg’s voice was shrill.
 “No, Meg, you stay with Charles and eat your sandwich.”
 “Eat!” Meg exclaimed as Mrs. Murry went out through the lab. “How does she expect me to eat?”
 “Mother can take care of herself,” Charles said. “Physically, that is.” But he sat in his father’s chair at the table and his legs kicked at the rungs; and Charles Wallace, unlike most small children, had the ability to sit still.
 After a few moments that seemed like forever to Meg, Mrs. Murry came back in, holding the door open for—was it the tramp? It seemed small for Meg’s idea of a tramp. The age or sex was impossible to tell, for it was completely bundled up in clothes. Several scarves of assorted colors were tied about the head, and a man’s felt hat perched atop. A shocking pink stole was knotted about a rough overcoat, and black rubber boots covered the feet.
 “Mrs Whatsit,” Charles said suspiciously, “what are you doing here? And at this time of night, too?”
 “Now don’t you be worried, my honey.” A voice emerged from among turned-up coat collar, stole, scarves, and hat, a voice like an unoiled gate, but somehow not unpleasant.
 “Mrs—uh—Whatsit—says she lost her way,” Mrs. Murry said. “Would you care for some hot chocolate, Mrs Whatsit?”
 “Charmed, I’m sure,” Mrs Whatsit answered, taking off the hat and the stole. “It isn’t so much that I lost my way as that I got blown off course. And when I realized that I was at little Charles Wallace’s house I thought I’d just come in and rest a bit before proceeding on my way.”
 “How did you know this was Charles Wallace’s house?” Meg asked.
 “By the smell.” Mrs Whatsit untied a blue and green paisley scarf, a red and yellow flowered print, a gold Liberty print, a red and black bandanna. Under all this a sparse quantity of grayish hair was tied in a small but tidy knot on top of her head. Her eyes were bright, her nose a round, soft blob, her mouth puckered like an autumn apple. “My, but it’s lovely and warm in here,” she said.
-“Do sit down.” Mrs. Murry indicated a chair. “Would you like a sandwich, Mrs Whatsit? I’ve had liverwurst and cream cheese; Charles has had bread and jam; and Meg, lettuce and tomato.”
-[...91 lines deleted...]
-When Meg got home from school her mother was in the lab, the twins were at Little League, and Charles Wallace, the kitten, and</t>
+“Do sit down.” Mrs. Murry indicated a chair. “Would you like a sandwich, Mrs Whatsit? I’ve had liverwurst and cream cheese; Charles has had bread and jam; and Meg, lettuce and tomato.”</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/e026e996-ee9a-43f6-b264-04d5a3e8e590.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068608</t>
   </si>
   <si>
     <t>Discover A Wrinkle in Time by Madeleine L'Engle. This book is published by General Press in eBook format, ISBN 9789389157727, ASIN B07VFC776Y, under Children's Books, Fantasy, Children's Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -938,95 +849,97 @@
       </c>
       <c r="C2" s="2"/>
       <c r="D2" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E2" s="2"/>
       <c r="F2" s="2">
         <v>9789389157727</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>140.0</v>
       </c>
-      <c r="M2" s="2"/>
+      <c r="M2" s="2" t="s">
+        <v>39</v>
+      </c>
       <c r="N2" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="Q2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="X2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Y2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>