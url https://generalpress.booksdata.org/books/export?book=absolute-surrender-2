--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,71 +135,102 @@
     <t>Absolute Surrender</t>
   </si>
   <si>
     <t>Andrew Murray</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>938944019X</t>
   </si>
   <si>
     <t>Hardcover</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
+  </si>
+  <si>
+    <t>Christianity</t>
+  </si>
+  <si>
+    <t>Spiritual Growth</t>
   </si>
   <si>
     <t>REL062000, REL012120, SEL032000</t>
   </si>
   <si>
     <t>2019-09-01 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>Based around a series of sermons by Andrew Murray, 'Absolute Surrender' extols the need for Absolute Surrender to God. Murray provides concrete steps for bringing about such surrender in one's life. He also describes both the fruit of surrendering, e.g. true experience of the Holy Spirit in one's life, and the different ‘Stages’ one goes through on the ‘Path to Christian Liberty’. Thus, anyone not fully experiencing Christian liberty can profit from reading this book, either in a group Bible study or simply in personal study. Full of insight, Absolute Surrender is a timeless devotional that will aid every believer in surrendering to Christ.</t>
   </si>
   <si>
     <t>Andrew Murray (1828-1917) was an amazingly prolific Christian writer. He lived and ministered as both a pastor and author in the towns and villages of South Africa. Some of Murray's earliest works were written to provide nurture and guidance to Christians, whether young or old in the faith; they were actually an extension of his pastoral work. Once books such as Abide in Christ, Divine Healing, and With Christ in the School of Prayer were written, Murray became widely known, and new books from his pen were awaited with great eagerness throughout the world.
 He wrote to give daily practical help to many of the people in his congregation who lived out in the farming communities and could come into town for church services only on rare occasions. As he wrote these books of instruction, Murray adopted the practice of placing many of his more devotional books into thirty-one separate readings to correspond with the days of the month.
 At the age of seventy-eight, Murray resigned from the pastorate and devoted most of his time to his manuscripts. He continued to write profusely, moving from one book to the next with an intensity of purpose and a zeal that few men of God have ever equaled. He often said of himself, rather humorously, that he was like a hen about to hatch an egg; he was restless and unhappy until he got the burden of the message off his mind.
 During these later years, after hearing of pocket-sized paperbacks, Andrew Murray immediately began to write books to be published in that fashion. He thought it was a splendid way to have the teachings of the Christian life at your fingertips, where they could be carried around and read at any time of the day.
 One source has said of Andrew Murray that his prolific style possesses the strength and eloquence that are born of deep earnestness and a sense of the solemnity of the issues of the Christian life. Nearly every page reveals an intensity of purpose and appeal that stirs men to the depths of their souls. Murray moves the emotions, searches the conscience, and reveals the sins and shortcomings of many of us with a love and hope born out of an intimate knowledge of the mercy and faithfulness of God.
 For Andrew Murray, prayer was considered our personal home base from which we live our Christian lives and extend ourselves to others. During his later years, the vital necessity of unceasing prayer in the spiritual life came to the forefront of his teachings. It was then that he revealed the secret treasures of his heart concerning a life of persistent and believing prayer.
 Countless people the world over have hailed Andrew Murray as their spiritual father and given credit for much of their Christian growth to the influence of his priceless devotional books.</t>
+  </si>
+  <si>
+    <t>Andrew Murray’s Absolute Surrender is a short but deeply earnest Christian work about giving oneself completely to God. Written in the form of spiritual instruction and meditation, the book explores what it means to stop holding parts of life back and instead place one’s will, desires, plans, possessions, relationships, and future entirely in God’s hands. Murray’s central message is that genuine Christian faith is not merely about believing in God or following religious duties; it is about complete surrender to God’s will and allowing the Holy Spirit to transform the whole person.
+Murray begins with the idea that surrender is the heart of the Christian life. He presents the Christian not as someone who simply receives blessings from God but as someone who belongs entirely to God. Just as a servant gives himself to his master, Murray argues that believers are called to give themselves completely to God. This does not mean losing one's personality or becoming passive. Instead, surrender means willingly placing one's life under divine direction.
+The word “absolute” is important. Murray emphasizes that partial surrender is not enough. A person may give God certain areas of life while secretly retaining control over others. Someone may pray sincerely but still insist on controlling their money, career, relationships, ambitions, or future. Murray believes that such divided loyalty prevents the believer from experiencing the fullness of spiritual life. Absolute surrender means saying, in effect, “Everything I am and everything I possess belongs to God.”
+Murray uses the biblical story of Abraham and Isaac to illustrate this principle. Abraham loved his son Isaac deeply, yet God asked him to place Isaac on the altar. For Murray, this story represents the moment when a person must be willing to surrender even the things they love most. God does not necessarily want believers to lose those things, but He wants them to recognize that nothing should become more important than God Himself.
+This idea can be emotionally difficult. People naturally want security. They want to control their circumstances and protect what they love. Surrender therefore requires trust. Murray argues that God can be trusted with everything a person gives to Him. True surrender is not an act of despair but an act of confidence in God's character.
+Murray repeatedly stresses that God does not ask for surrender in order to impoverish people. Instead, surrender creates the conditions for receiving something greater. When a person releases the need to control everything, they become more open to God's guidance and power. What appears to be loss can therefore become spiritual freedom.
+A major theme of the book is the work of the Holy Spirit. Murray believes that Christians cannot achieve absolute surrender simply through willpower. Human beings may sincerely desire to obey God but repeatedly discover their weakness. The Holy Spirit must work within them, producing the inner transformation that makes genuine obedience possible.
+Murray therefore distinguishes between outward religious effort and inward spiritual life. A person can perform many religious activities while remaining inwardly resistant to God. True surrender occurs when the heart itself becomes willing to obey. The Christian life is not simply about trying harder; it is about allowing God's Spirit to work more deeply within the individual.
+Murray also connects surrender with faith. A believer who truly trusts God can release control because they believe that God's purposes are wiser than their own. Faith, in this sense, is not merely intellectual agreement with Christian doctrines. It is a practical dependence on God.
+The believer is asked to trust God not only in moments of crisis but in ordinary daily life. Decisions about work, family, money, health, relationships, ambitions, and the future can all become opportunities for surrender. Murray encourages readers to stop thinking of spirituality as something separate from everyday existence. Every part of life can be placed before God.
+Another important idea is that surrender must be continuous. It is not necessarily a single emotional moment after which all spiritual struggles disappear. A person may surrender their life to God and still face fear, temptation, doubt, impatience, or selfishness. The commitment must therefore be renewed in daily living.
+Murray's teaching is particularly concerned with the Christian's relationship to obedience. He argues that surrender cannot remain merely a feeling or a beautiful religious idea. If a person truly gives themselves to God, that surrender should become visible in their choices. The surrendered person seeks to discover God's will and then follows it, even when obedience is inconvenient or difficult.
+This obedience also extends to relationships with other people. Murray emphasizes that Christian surrender includes a willingness to serve. A person cannot claim to belong entirely to God while remaining deliberately selfish toward others. Surrender should therefore produce humility, generosity, patience, forgiveness, and a willingness to put another person's good before one's own comfort.
+Murray also addresses the fear that surrender may require the loss of individuality. His answer is essentially the opposite: a person becomes more truly themselves when they belong fully to God. Human beings often become trapped by selfish desires, fears, pride, and the need for control. Surrender can free them from these forces. Instead of becoming less alive, the surrendered person can become more capable of love and service.
+One of the book's most important spiritual insights is that God Himself is the goal of surrender. Murray does not want believers to surrender merely so that they can receive peace, success, spiritual power, or answered prayers. Those things may come, but they are not the ultimate purpose. The purpose is communion with God and obedience to Him.
+This prevents surrender from becoming another form of self-interest. If someone gives everything to God only because they expect God to give them a better life in return, they are still placing themselves at the center. Absolute surrender means allowing God to remain the center even when His purposes are difficult to understand.
+Murray also presents surrender as a path toward spiritual usefulness. He believes that God can work more freely through people who are willing to yield themselves to Him. A surrendered person becomes an instrument through which love, compassion, truth, and service can reach others. The value of surrender is therefore not only personal. It has consequences for the wider community.
+The book repeatedly returns to the comforting idea that God is both loving and faithful. Murray knows that complete surrender can feel frightening because it means giving up the illusion of control. Yet he argues that the believer is never surrendering themselves to an unknown or indifferent force. They are placing themselves in the hands of a loving God.
+This gives the book its hopeful tone. Surrender may require sacrifice, but it also brings peace. Instead of constantly asking how to control circumstances, the believer can learn to trust God with circumstances they cannot control. Instead of carrying the entire burden of the future, they can place that future in God's hands.
+Ultimately, Absolute Surrender is a call to wholehearted Christian living. Murray asks readers to examine whether they have truly given God every part of themselves or whether they are still protecting certain areas from divine control. He encourages them to surrender not only their sins but also their ambitions, successes, relationships, possessions, fears, and dreams.
+The deepest message of the book is that surrender is not defeat; it is an act of trust and spiritual freedom. Murray believes that when a person stops insisting on having their own way and becomes willing to live according to God's will, they do not become empty. Instead, they become available to a larger purpose.
+In Murray's vision, the surrendered life is a life of faith, obedience, service, and inner transformation. It means trusting God when the path is clear and when it is uncertain; giving thanks in abundance and remaining faithful in difficulty; and allowing the Holy Spirit to shape one's character from within.
+Ultimately, Absolute Surrender asks a profoundly personal question: Is there any part of your life that you are still unwilling to place in God's hands? For Murray, the answer to that question determines the depth of one's spiritual life. The invitation is to release the need for control, trust God's goodness, and offer one's entire life freely and consciously to Him. In that complete surrender, Murray believes, the Christian discovers not loss but a deeper form of freedom, peace, purpose, and communion with God.</t>
   </si>
   <si>
     <t>1. Absolute Surrender
  “And Ben-hadad the king of Syria gathered all his host together: and there were thirty and two kings with him, and horses, and chariots: and he went up and besieged Samaria, and warred against it. And he sent messengers to Ahab king of Israel into the city, and said unto him, “Thus saith Ben-hadad, Thy silver and thy gold is mine; thy wives also and thy children, even the goodliest, are mine. And the king of Israel answered and said, My lord, O king, according to thy saying, I am thine and all that I have” 
 —(1 Ki. 20:1-4).
 What Ben Hadad asked was absolute surrender; and what Ahab gave was what was asked of him—absolute surrender. I want to use these words: “My lord, O king, according to thy saying, I am thine, and all that I have,” as the words of absolute surrender with which every child of God ought to yield himself to his Father. We have heard it before, but we need to hear it very definitely—the condition of God’s blessing is absolute surrender of all into His hands. Praise God! If our hearts are willing for that, there is no end to what God will do for us, and to the blessing God will bestow.
 Absolute surrender—let me tell you where I got those words. I used them myself often, and you have heard them numberless times. But in Scotland once I was in a company where we were talking about the condition of Christ’s Church, and what the great need of the Church and of believers is; and there was in our company a godly worker who has much to do in training workers, and I asked him what he would say was the great need of the Church, and the message that ought to be preached. He answered very quietly and simply and determinedly:
 “Absolute surrender to God is the one thing.”
 The words struck me as never before. And that man began to tell how, in the workers with whom he had to deal, he finds that if they are sound on that point, even though they be backward, they are willing to be taught and helped, and they always improve; whereas others who are not sound there very often go back and leave the work. The condition for obtaining God’s full blessing is absolute surrender to Him.
 And now, I desire by God’s grace to give to you this message—that your God in Heaven answers the prayers which you have offered for blessing on yourselves and for blessing on those around you by this one demand: Are you willing to surrender yourselves absolutely into His hands? What is our answer to be? God knows there are hundreds of hearts who have said it, and there are hundreds more who long to say it but hardly dare to do so. And there are hearts who have said it, but who have yet miserably failed, and who feel themselves condemned because they did not find the secret of the power to live that life. May God have a word for all!
 Let me say, first of all, that God claims it from us.
 God Expects Your Surrender
 Yes, it has its foundation in the very nature of God. God cannot do otherwise. Who is God? He is the Fountain of life, the only Source of existence and power and goodness, and throughout the universe there is nothing good but what God works. God has created the sun, and the moon, and the stars, and the flowers, and the trees, and the grass; and are they not all absolutely surrendered to God? Do they not allow God to work in them just what He pleases? When God clothes the lily with its beauty, is it not yielded up, surrendered, given over to God as He works in its beauty? And God’s redeemed children, oh, can you think that God can work His work if there is only half or a part of them surrendered? God cannot do it. God is life, and love, and blessing, and power, and infinite beauty, and God delights to communicate Himself to every child who is prepared to receive Him; but ah! this one lack of absolute surrender is just the thing that hinders God. And now He comes, and as God, He claims it.
 You know in daily life what absolute surrender is. You know that everything has to be given up to its special, definite object and service. I have a pen in my pocket, and that pen is absolutely surrendered to the one work of writing, and that pen must be absolutely surrendered to my hand if I am to write properly with it. If another holds it partly, I cannot write properly. This coat is absolutely given up to me to cover my body. This building is entirely given up to religious services. And now, do you expect that in your immortal being, in the divine nature that you have received by regeneration, God can work His work, every day and every hour, unless you are entirely given up to Him? God cannot. The Temple of Solomon was absolutely surrendered to God when it was dedicated to Him. And every one of us is a temple of God, in which God will dwell and work mightily on one condition—absolute surrender to Him. God claims it, God is worthy of it, and without it God cannot work His blessed work in us.
 God not only claims it, but God will work it Himself.
 God Accomplishes Your Surrender
 I am sure there is many a heart that says: “Ah, but that absolute surrender implies so much!” Someone says: “Oh, I have passed through so much trial and suffering, and there is so much of the self-life still remaining, and I dare not face the entire giving of it up, because I know it will cause so much trouble and agony.”
 Alas! alas! that God’s children have such thoughts of Him, such cruel thoughts. Oh, I come to you with a message, fearful and anxious one. God does not ask you to give the perfect surrender in your strength, or by the power of your will; God is willing to work it in you. Do we not read: “It is God that worketh in us, both to will and to do of his good pleasure” (Phil. 2:13)? And that is what we should seek for—to go on our faces before God, until our hearts learn to believe that the everlasting God Himself will come in to turn out what is wrong, to conquer what is evil, and to work what is well-pleasing in His blessed sight. God Himself will work it in you.
 Look at the men in the Old Testament, like Abraham. Do you think it was by accident that God found that man, the father of the faithful and the Friend of God, and that it was Abraham himself, apart from God, who had such faith and such obedience and such devotion? You know it is not so. God raised him up and prepared him as an instrument for His glory.
 Did not God say to Pharaoh: “For this cause have I raised thee up, for to show in thee my power” (Ex. 9:16)?
 And if God said that of him, will not God say it far more of every child of His?
 Oh, I want to encourage you, and I want you to cast away every fear. Come with that feeble desire; and if there is the fear which says: “Oh, my desire is not strong enough, I am not willing for everything that may come, I do not feel bold enough to say I can conquer everything”—I pray you, learn to know and trust your God now. Say: “My God, I am willing that Thou shouldst make me willing.” If there is anything holding you back, or any sacrifice you are afraid of making, come to God now, and prove how gracious your God is, and be not afraid that He will command from you what He will not bestow.
 God comes and offers to work this absolute surrender in you. All these searching’s and hungerings and longings that are in your heart, I tell you they are the drawings of the divine magnet, Christ Jesus. He lived a life of absolute surrender, He has possession of you; He is living in your heart by His Holy Spirit. You have hindered and hindered Him terribly, but He desires to help you to get hold of Him entirely. And He comes and draws you now by His message and words. Will you not come and trust God to work in you that absolute surrender to Himself? Yes, blessed be God, He can do it, and He will do it.
 God not only claims it and works it, but God accepts it when we bring it to Him.
 God Accepts Your Surrender
@@ -233,51 +264,51 @@
 Yes, the living God wants to work in His children in a way that we cannot understand, but that God’s Word has revealed, and He wants to work in us every moment of the day. God is willing to maintain our life. Only let our absolute surrender be one of simple, childlike, and unbounded trust.
 God Blesses When You Surrender
 This absolute surrender to God will wonderfully bless.
 What Ahab said to his enemy, King Ben-hadad—“My lord, O king, according to thy word I am thine, and all that I have”—shall we not say to our God and loving Father? If we do say it, God’s blessing will come upon us. God wants us to be separate from the world; we are called to come out from the world that hates God. Come out for God, and say: “Lord, anything for Thee.” If you say that with prayer, and speak that into God’s ear, He will accept it, and He will teach you what it means.
 I say again, God will bless you. You have been praying for blessing. But do remember, there must be absolute surrender. At every tea-table you see it. Why is tea poured into that cup? Because it is empty, and given up for the tea. But put ink, or vinegar, or wine into it, and will they pour the tea into the vessel? And can God fill you, can God bless you if you are not absolutely surrendered to Him? He cannot. Let us believe God has wonderful blessings for us, if we will but stand up for God, and say, be it with a trembling will, yet with a believing heart:
 “O God, I accept Thy demands. I am thine and all that I have. Absolute surrender is what my soul yields to Thee by divine grace.”
 You may not have such strong and clear feelings of deliverances as you would desire to have, but humble yourselves in His sight, and acknowledge that you have grieved the Holy Spirit by your self-will, self-confidence, and self-effort. Bow humbly before him in the confession of that, and ask him to break the heart and to bring you into the dust before Him. Then, as you bow before Him, just accept God’s teaching that in your flesh “there dwelleth no good thing” (Rom. 7:18), and that nothing will help you except another life which must come in. You must deny self once for all. Denying self must every moment be the power of your life, and then Christ will come in and take possession of you.
 When was Peter delivered? When was the change accomplished? The change began with Peter weeping, and the Holy Spirit came down and filled his heart.
 God the Father loves to give us the power of the Spirit. We have the Spirit of God dwelling within us. We come to God confessing that, and praising God for it, and yet confessing how we have grieved the Spirit. And then we bow our knees to the Father to ask that He would strengthen us with all might by the Spirit in the inner man, and that He would fill us with His mighty power. And as the Spirit reveals Christ to us, Christ comes to live in our hearts forever, and the self-life is cast out.
 Let us bow before God in humility, and in that humility confess before Him the state of the whole Church. No words can tell the sad state of the Church of Christ on earth. I wish I had words to speak what I sometimes feel about it. Just think of the Christians around you. I do not speak of nominal Christians, or of professing Christians, but I speak of hundreds and thousands of honest, earnest Christians who are not living a life in the power of God or to His glory. So little power, so little devotion or consecration to God, so little perception of the truth that a Christian is a man utterly surrendered to God’s will! Oh, we want to confess the sins of God’s people around us, and to humble ourselves. We are members of that sickly body, and the sickliness of the body will hinder us, and break us down, unless we come to God, and in confession separate ourselves from partnership with worldliness, with coldness toward each other, unless we give up ourselves to be entirely and wholly for God.
 How much Christian work is being done in the spirit of the flesh and in the power of self! How much work, day by day, in which human energy—our will and our thoughts about the work—is continually manifested, and in which there is but little of waiting upon God, and upon the power of the Holy Spirit! Let us make confession. But as we confess the state of the Church and the feebleness and sinfulness of work for God among us, let us come back to ourselves. Who is there who truly longs to be delivered from the power of the self-life, who truly acknowledges that it is the power of self and the flesh, and who is willing to cast all at the feet of Christ? There is deliverance.
 I heard of one who had been an earnest Christian, and who spoke about the “cruel” thought of separation and death. But you do not think that, do you? What are we to think of separation and death? This: death was the path to glory for Christ. For the joy set before Him He endured the cross. The cross was the birthplace of His everlasting glory. Do you love Christ? Do you long to be in Christ, and not like Him? Let death be to you the most desirable thing on earth—death to self, and fellowship with Christ. Separation—do you think it a hard thing to be called to be entirely free from the world, and by that separation to be united to God and His love, by separation to become prepared for living and walking with God every day? Surely one ought to say:
 “Anything to bring me to separation, to death, for a life of full fellowship with God and Christ.”
 Come and cast this self-life and flesh-life at the feet of Jesus. Then trust Him. Do not worry yourselves with trying to understand all about it, but come in the living faith that Christ will come into you with the power of His death and the power of His life; and then the Holy Spirit will bring the whole Christ—Christ crucified and risen and living in glory—into your heart.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/36f612e3-2313-4aff-b420-d96f4c325026.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068218</t>
   </si>
   <si>
-    <t>Discover Absolute Surrender by Andrew Murray. This book is published by General Press in Hardcover format, ISBN 9789389440195, ASIN 938944019X, under Christian Books and Bibles.</t>
+    <t>Discover Absolute Surrender by Andrew Murray. This book is published by General Press in Hardcover format, ISBN 9789389440195, ASIN 938944019X, under Christian Books and Bibles, Christianity, Spiritual Growth.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -795,87 +826,93 @@
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2">
         <v>124</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>345.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>47</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>48</v>
+      </c>
       <c r="Y2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>