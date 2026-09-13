--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,71 +137,82 @@
   <si>
     <t>Emanuel Swedenborg</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B07NTWFWPZ</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
   </si>
   <si>
+    <t>Spirituality</t>
+  </si>
+  <si>
+    <t>Religion</t>
+  </si>
+  <si>
     <t>REL012010, OCC032000</t>
   </si>
   <si>
     <t>2019-03-28 00:00:00</t>
   </si>
   <si>
-    <t>What happens when we die? What is heaven like? How do angels live? In his classic work, Swedish visionary Emanuel Swedenborg gives readers a detailed road map to the afterlife, describing the process that our soul goes through after death, the nature of heaven and hell, angels and demons, all in meticulous detail. He posits that the love of self or of the world drives one towards hell, and love of God and fellow men towards heaven. Here is the most influential and important book ever written on the subject!
-[...1 lines deleted...]
-The son of a Swedish Lutheran pastor, professor, and court chaplain, Emanuel Swedenborg first became a scientist and mining engineer. Of brilliant intellect and wide-ranging interests, he explored many areas of nature, doing pioneering work in several fields. In 1743 he began to experience a series of visions of the spiritual world. Over subsequent years he maintained that he held conversations with angels, the departed, and even God, and that he had visited heaven and hell. Swedenborg penned a lengthy series of writings inspired by these encounters, based on the concept of a spiritual cosmos as model for the physical, an educative view of the afterlife, and the allegorical interpretation of Scripture. In 1774 the small Church of the New Jerusalem was founded explicitly on the basis of his revelations. Swedenborg's influence has been much wider than its membership. His teachings entered American culture generally through the popularity of several of his books and his impact on Spiritualism and the New England Transcendentalists.</t>
+    <t>What happens when we die? What is heaven like? How do angels live? In his classic work, Swedish visionary Emanuel Swedenborg gives readers a detailed road map to the afterlife, describing the process that our soul goes through after death, the nature of heaven and hell, angels and demons, all in meticulous detail. He posits that the love of self or of the world drives one towards hell, and love of God and fellow men towards heaven. Here is the most influential and important book ever written on the subject!</t>
+  </si>
+  <si>
+    <t>Emanuel Swedenborg (1688–1772) was a Swedish scientist, philosopher, theologian, inventor, and mystic whose remarkable intellectual journey made him one of the most distinctive thinkers of the eighteenth century. During the first half of his life, Swedenborg earned international recognition for his contributions to science and engineering. In his later years, he devoted himself almost entirely to exploring spiritual questions, producing an extensive body of theological writings that profoundly influenced religious thought, literature, and philosophy. His ideas gave rise to the Swedenborgian movement and continue to inspire readers interested in spirituality and the relationship between the natural and spiritual worlds.
+Swedenborg was born on January 29, 1688, in Stockholm, Sweden. His father, Jesper Swedberg, was a respected Lutheran bishop who encouraged intellectual curiosity and religious devotion. Emanuel studied at Uppsala University, where he excelled in mathematics, astronomy, mechanics, and natural philosophy. After completing his education, he traveled widely across Europe, studying with leading scientists and engineers. Upon returning to Sweden, he served on the Swedish Board of Mines for many years, conducting research and publishing important works on metallurgy, anatomy, geology, mathematics, and engineering. His scientific achievements earned him a respected place among the leading scholars of his time.
+Around the mid-1740s, Swedenborg experienced a series of profound spiritual visions that transformed the direction of his life. He came to believe that he had been called to reveal deeper spiritual meanings within the Bible and to describe the nature of heaven, hell, and the human soul. He claimed to have experienced visions of the spiritual world and recorded these experiences in influential works such as Heaven and Hell, Divine Love and Wisdom, Divine Providence, Arcana Coelestia, and True Christian Religion. His writings emphasized God's love, human freedom, moral responsibility, and the symbolic interpretation of Scripture.
+Swedenborg's spiritual experiences and theological claims have been received in different ways. His followers regard his writings as profound spiritual revelations, while many scholars and religious traditions view them as the personal religious experiences of a gifted and original thinker. Regardless of these differing perspectives, his influence on theology, literature, psychology, and philosophy has been substantial.
+Emanuel Swedenborg passed away in London in 1772. Today, he is remembered as a remarkable polymath whose lifelong pursuit of knowledge united scientific inquiry with spiritual exploration. His enduring legacy continues to encourage thoughtful reflection on faith, human nature, and the mysteries of existence.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/1a0edc1c-e320-43b7-a9df-ba8ade6b766b.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068566</t>
   </si>
   <si>
-    <t>Discover Afterlife by Emanuel Swedenborg. This book is published by General Press in eBook format, ISBN 9789388760720, ASIN B07NTWFWPZ, under Christian Books and Bibles.</t>
+    <t>Discover Afterlife by Emanuel Swedenborg. This book is published by General Press in eBook format, ISBN 9789388760720, ASIN B07NTWFWPZ, under Christian Books and Bibles, Spirituality, Religion.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -717,81 +728,87 @@
       <c r="F2" s="2">
         <v>9789388760720</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>