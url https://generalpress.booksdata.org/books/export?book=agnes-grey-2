--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -156,50 +156,71 @@
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Women Fiction</t>
   </si>
   <si>
     <t>Classics</t>
   </si>
   <si>
     <t>FIC004000, FIC044000, FIC027000</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>Anne Bronte’s debut novel tells the realistic and moving story of a young governess. For well-educated women of lesser means in the mid-nineteenth century, there was only one option for employment that paid decently and provided a sense of dignity: becoming a governess. These young women were tasked with educating the children of the rich in the ways of the world.
 When the Grey family falls into debt, Agnes is forced to find work as a governess and learns of the misery and cruelty that exist in the landed classes. In her first home, she sees a family with spoiled, abusive children; and in the second, she discovers the misery of the elite, who seem from afar to have everything. Drawing from her own experiences as a governess, Brontë has crafted the story of a young woman named "Agnes Grey" with warmth and realism.</t>
   </si>
   <si>
     <t>Anne Brontë (17 January 1820 – 28 May 1849) was an English novelist and poet, the youngest member of the Brontë literary family. At 19 she left Haworth and worked as a governess between 1839 and 1845. After leaving her teaching position, she fulfilled her literary ambitions. She published a volume of poetry with her sisters and two novels.
 Agnes Grey, based upon her experiences as a governess, was published in 1847. Her second and last novel, The Tenant of Wildfell Hall, which is considered to be one of the first sustained feminist novels, appeared in 1848. Like her poems, both her novels were first published under the masculine pen name of Acton Bell. Anne's life was cut short when she died of what is now suspected to be pulmonary tuberculosis at the age of 29.
 Partly because the re-publication of The Tenant of Wildfell Hall was prevented by Charlotte Brontë after Anne's death, she is not as well known as her sisters. However, her novels, like those of her sisters, have become classics of English literature.</t>
+  </si>
+  <si>
+    <t>Anne Brontë’s Agnes Grey is a quiet but deeply moving novel about work, dignity, loneliness, and the struggle of a young woman to build an independent life in a society that gives her very few choices. First published in 1847, the novel draws heavily on Brontë’s own experiences as a governess. Through Agnes Grey, Brontë presents the realities of domestic service with unusual honesty, showing both the emotional difficulties of the profession and the determination required to preserve one’s self-respect. Beneath its simple story is a thoughtful examination of class, gender, family responsibility, love, and moral character.
+The novel begins with Agnes Grey looking back on the experiences that shaped her life. Agnes is the youngest daughter of Mr. Grey, a poor clergyman, and his wife. Her family is loving, but they have limited financial security. When Mr. Grey loses money through an unsuccessful investment, the family’s situation becomes more difficult. Agnes, eager to help her parents and prove that she is capable of taking responsibility, decides to become a governess.
+Her first position is with the Bloomfield family. Agnes enters the household with optimism. She imagines that teaching children will be meaningful and that her employers will treat her with respect. Instead, she quickly discovers how difficult the work can be. The Bloomfield children are badly behaved, undisciplined, and often cruel. Their parents, however, expect Agnes to control them without giving her the authority necessary to do so.
+The children repeatedly ignore her instructions and behave badly, while their parents blame Agnes for failing to manage them. The experience reveals one of the central problems of the governess’s position: she is neither treated as a member of the family nor respected fully as a servant. She occupies an uncomfortable position between social classes. Her employers expect her to be educated and respectable, but they also expect obedience and submission.
+Agnes tries to perform her duties honestly. She believes that children should be taught self-control, responsibility, and kindness rather than simply being indulged. Yet her efforts often fail because the parents themselves encourage selfishness. Through this situation, Brontë criticizes a system in which wealthy families demand good behavior from their children without accepting responsibility for teaching it.
+Agnes eventually leaves the Bloomfield household and later finds another position with the Murray family at Horton Lodge. The Murray children are older and more socially confident, but they too reveal the weaknesses of their upbringing. Rosalie Murray, especially, is beautiful, charming, and conscious of her social position. She enjoys attention and is eager to make a good marriage. Her sister Matilda is more interested in fashionable pleasures and riding.
+Agnes becomes increasingly aware of the difference between appearance and character. The wealthy people around her may possess education, manners, and social polish, but these qualities do not necessarily make them kind or morally good. Brontë’s criticism is subtle but firm: social status cannot substitute for genuine character.
+While working for the Murrays, Agnes becomes acquainted with the local curate, Mr. Weston. Unlike many of the wealthy people around her, Mr. Weston is sincere, thoughtful, and compassionate. He takes a genuine interest in nature and in the people around him. His religious beliefs are presented not as empty formalities but as a source of moral responsibility and kindness.
+Agnes gradually develops feelings for Mr. Weston. Their relationship grows slowly and naturally. Because Agnes is socially and economically dependent on the Murray family, she cannot openly express her feelings. Their connection is built through small conversations, shared observations, and mutual respect rather than dramatic declarations. This restrained development makes their eventual relationship particularly believable.
+At the same time, Agnes witnesses Rosalie’s romantic ambitions. Rosalie attracts the attention of several men and eventually marries Sir Thomas Ashby, a wealthy but morally unimpressive man. Her marriage is motivated largely by status and wealth rather than genuine affection. She initially enjoys the luxury that marriage provides, but Agnes recognizes that Rosalie has sacrificed emotional happiness for social advancement.
+Rosalie’s story forms an important contrast with Agnes’s. Rosalie appears to have everything Agnes lacks: beauty, wealth, social position, and freedom from financial insecurity. Yet her life becomes increasingly unhappy because she has chosen a husband whose character she does not respect. Agnes, on the other hand, has very little material wealth but values honesty, affection, and moral integrity.
+The novel also explores Agnes’s relationship with her mother. Mrs. Grey is practical and strong-minded, and she encourages her daughter to develop independence rather than depend entirely on marriage. This is important because Brontë does not present marriage as the only possible solution to a woman’s problems. Agnes’s ability to work and support herself gives her a sense of dignity and purpose, even though her employment is difficult.
+Agnes’s life as a governess also exposes her to loneliness. She is separated from her family and often treated as socially invisible. She cannot freely participate in the lives of the people around her, yet she is responsible for their children. This emotional isolation is one of the novel’s most realistic elements. Brontë shows that domestic work can be exhausting not only because of physical or intellectual demands but because of the lack of recognition given to the worker.
+When Agnes leaves the Murray household, she returns to her family. The change is emotionally significant. She has learned from her experiences and is no longer the inexperienced young woman who first entered the world of employment. She understands people more clearly and has developed greater confidence in her own judgment.
+Her connection with Mr. Weston is eventually renewed. After a period of uncertainty, Agnes discovers that he has remained sincere in his affection for her. Their relationship finally leads to marriage, but Brontë presents this marriage differently from Rosalie’s. Agnes and Mr. Weston are united by mutual respect, affection, shared values, and emotional understanding. Their marriage is not portrayed as a rescue from poverty but as the natural result of two people who genuinely value one another.
+Agnes ultimately establishes a peaceful life with Mr. Weston and becomes a mother. The conclusion is hopeful, but it does not erase the difficulties she has experienced. Her happiness has been earned through patience, work, self-knowledge, and moral strength.
+One of the most striking qualities of Agnes Grey is its realism. Anne Brontë does not romanticize domestic service or create glamorous versions of wealthy families. She pays attention to ordinary frustrations, unfair treatment, financial worries, childish cruelty, loneliness, and the quiet pleasures of family life. Agnes herself is not a larger-than-life heroine. She is thoughtful, principled, sometimes frustrated, and deeply human.
+Ultimately, Agnes Grey is a story about finding dignity in a world that often refuses to recognize it. Agnes learns that social rank does not determine a person’s worth and that true happiness cannot be built entirely on wealth, beauty, or reputation. Through her experiences as a governess, she develops independence and a clearer understanding of human character. Her eventual happiness with Mr. Weston is meaningful because it is based not on social ambition but on genuine love and respect.
+Anne Brontë’s novel remains powerful because its central concerns are still recognizable. The struggle to be respected at work, the difficulty of balancing duty with personal happiness, the pressure of social expectations, and the desire for meaningful relationships are not limited to the nineteenth century. Agnes Grey quietly reminds us that a person’s value is not determined by wealth or position. Sometimes courage takes the form of simply continuing to live honestly, work faithfully, and refuse to surrender one’s sense of self.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/47ac3678-3dd1-49c3-8d8a-4e0e449ab876.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068197</t>
   </si>
   <si>
     <t>Discover Agnes Grey by Anne Bronte. This book is published by General Press in Paperback format, ISBN 9789354999147, ASIN 935499914X, under Literature and Fiction, Women Fiction, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -750,66 +771,68 @@
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>