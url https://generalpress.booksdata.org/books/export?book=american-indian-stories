--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -134,74 +134,84 @@
   <si>
     <t>American Indian Stories</t>
   </si>
   <si>
     <t>Zitkála-Šá</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0BBRFKV71</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
-    <t>Literature &amp; Fiction</t>
-[...2 lines deleted...]
-    <t>LCO002000</t>
+    <t>Non Fiction</t>
+  </si>
+  <si>
+    <t>Short Stories</t>
+  </si>
+  <si>
+    <t>Classics</t>
   </si>
   <si>
     <t>2022-09-05 00:00:00</t>
   </si>
   <si>
     <t>First published in 1921, ‘American Indian Stories’ is a collection of childhood stories, allegorical fiction, and essays written by Zitkála-Šá, also known by her missionary and married names Gertrude Simmons Bonnin, was a Yankton Dakota writer, editor, translator, musician, educator, and political activist.
-It is distinctive for being perhaps the first literary work by a Native-American woman created without the mediation of a non-Native interpreter, or collaborator. Zitkála-Šá vividly articulates her disillusionment with the harshness of American-Indian boarding schools and the corruption of government institutions seemingly established to help Native peoples. 
+It is distinctive for being perhaps the first literary work by a Native-American woman created without the mediation of a non-Native interpreter, or collaborator. Zitkála-Šá vividly articulates her disillusionment with the harshness of American-Indian boarding schools and the corruption of government institutions seemingly established to help Native peoples.
 At the same time, Zitkála-Šá’s collection charts the progression of the authors’ alienation from her Dakota people that her colonial education inevitably fostered. It portrays one Dakota woman's spirited and successful efforts to resist the restrictions she felt in both reservation life and Euro-American assimilation.</t>
   </si>
   <si>
+    <t>Zitkála-Šá (1876–1938), also known by her English name Gertrude Simmons Bonnin, was a Native American writer, educator, musician, and civil rights activist whose work gave a powerful voice to the experiences and aspirations of Indigenous peoples in the United States. Through her essays, stories, speeches, and advocacy, she challenged prejudice, defended Native cultures, and fought tirelessly for the rights and dignity of Indigenous communities. Today, she is remembered as one of the most influential Native American intellectuals of the early twentieth century.
+She was born on February 22, 1876, on the Yankton Sioux Reservation in present-day South Dakota. Her mother was a member of the Yankton Dakota Nation, while her father was of European descent and was largely absent from her life. Raised within Dakota traditions, Zitkála-Šá developed a deep respect for her people's language, customs, and oral storytelling. At the age of eight, she was sent to a Quaker missionary boarding school in Indiana, where she experienced the harsh assimilation policies that sought to erase Native identities. The loss of her traditional clothing, language, and hair left a lasting emotional impact, later becoming the subject of some of her most powerful writings.
+Despite these hardships, Zitkála-Šá excelled academically and pursued higher education at Earlham College. She became a talented violinist, teacher, and writer, using her literary gifts to share authentic Native perspectives with a wider audience. Her essays and autobiographical works, including American Indian Stories, Old Indian Legends, and Impressions of an Indian Childhood, combined personal experience with cultural reflection, revealing both the beauty of Indigenous traditions and the injustices faced by Native peoples.
+Beyond literature, Zitkála-Šá was a passionate activist. She co-founded the National Council of American Indians and worked relentlessly to promote citizenship rights, educational opportunities, healthcare, and legal protections for Native communities. She also collaborated on The Sun Dance Opera, one of the first operas to incorporate Native American themes and music.
+Zitkála-Šá died on January 26, 1938, in Washington, D.C. Her legacy endures through her pioneering writings and lifelong advocacy, which helped preserve Indigenous voices at a time when they were often ignored. She remains an enduring symbol of resilience, cultural pride, and the power of literature to inspire justice, understanding, and lasting social change.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/176d3ea0-dd5d-4b1f-8243-4cf78ec857ea.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068957</t>
   </si>
   <si>
-    <t>Discover American Indian Stories by Zitkála-Šá. This book is published by General Press in eBook format, ISBN 9789354993770, ASIN B0BBRFKV71, under Literature and Fiction.</t>
+    <t>Discover American Indian Stories by Zitkála-Šá. This book is published by General Press in eBook format, ISBN 9789354993770, ASIN B0BBRFKV71, under Non Fiction, Short Stories, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -717,81 +727,85 @@
       <c r="F2" s="2">
         <v>9789354993770</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-[...1 lines deleted...]
-      <c r="Q2" s="2" t="s">
+      <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>