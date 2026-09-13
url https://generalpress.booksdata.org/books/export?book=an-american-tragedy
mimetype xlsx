--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,73 +135,87 @@
     <t>An American Tragedy</t>
   </si>
   <si>
     <t>Theodore Dreiser</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0B6G4F65L</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
+  </si>
+  <si>
+    <t>Historical Fiction</t>
+  </si>
+  <si>
+    <t>Classics</t>
   </si>
   <si>
     <t>FIC050000, FIC084000</t>
   </si>
   <si>
     <t>2022-07-06 00:00:00</t>
   </si>
   <si>
     <t>Originally published in 1925, ‘The American Tragedy’ was written by Theodore Dreiser, an American novelist and journalist of the naturalist school. It is the story of a weak-willed young man who is both a villain and a victim of the valueless, materialistic society around him. It was inspired by the true story of an early twentieth-century murder and adapted into a classic film under the title ‘A Place in the Sun’. 
 Ambitious, but ill-educated, naïve, and immature, Clyde Griffiths is raised by poor and devoutly religious parents to help in their street missionary work. As a young adult, Clyde must, to help support his family, take menial jobs as a soda jerk, then a bellhop at a prestigious Kansas City hotel. There, his more sophisticated colleagues introduce him to bouts of social drinking and sex with prostitutes. Enjoying his new lifestyle, Clyde becomes infatuated with manipulative Hortense Briggs, who takes advantage of him. After being in a car accident in which a young girl loses her life, Clyde is forced to run away from the town in search of a new life.
 “Dreiser is widely regarded as the strongest of the novelists who have written about America as a business civilization. No one else confronted so directly the sheer intractability of American social life and institutions.”—The New Yorker</t>
   </si>
   <si>
+    <t>Theodore Dreiser (1871–1945) was one of the most influential American novelists of the twentieth century. A pioneer of literary naturalism, he portrayed the struggles, ambitions, and moral dilemmas of ordinary people with remarkable honesty and psychological depth. His novels challenged conventional ideas about success, wealth, and social values, helping to reshape American fiction and inspiring generations of writers with their realism and emotional power.
+Dreiser was born on August 27, 1871, in Terre Haute, Indiana, into a large family of German immigrant parents. His childhood was marked by poverty and financial instability, experiences that deeply influenced his understanding of human hardship and social inequality. Despite limited opportunities, he developed a passion for reading and learning. He briefly attended Indiana University before leaving because of financial difficulties and beginning a career as a newspaper reporter.
+Working as a journalist in cities such as Chicago, St. Louis, and New York exposed Dreiser to the realities of urban life, including poverty, corruption, and the relentless pursuit of success. These observations became the foundation of his literary career. In 1900, he published his first novel, Sister Carrie, which told the story of a young woman seeking independence and prosperity in the modern city. Although the novel initially faced criticism because of its candid treatment of social issues, it was later recognized as one of the greatest achievements in American literature.
+Dreiser continued to explore the complexities of ambition and morality in celebrated works such as Jennie Gerhardt, The Financier, The Titan, An American Tragedy, and The Genius. His characters often struggled against forces beyond their control, reflecting his belief that human lives are shaped by social conditions, economic pressures, and personal desires. His realistic style and fearless examination of controversial subjects helped establish him as one of America's leading literary voices.
+Beyond fiction, Dreiser was deeply interested in social justice and political issues. He wrote essays, travel books, and autobiographical works while advocating for economic reform and greater equality. His intellectual curiosity and willingness to challenge accepted ideas made him a significant public figure as well as a novelist.
+Theodore Dreiser died on December 28, 1945, in Hollywood, California. Today, he is remembered as one of the architects of modern American realism. His enduring works continue to captivate readers with their honest portrayal of ambition, human weakness, and the complex forces that shape individual destiny.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/3ba0dc4e-d2e2-4f95-88c0-e7cdf63cdd55.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068901</t>
   </si>
   <si>
-    <t>Discover An American Tragedy by Theodore Dreiser. This book is published by General Press in eBook format, ISBN 9789354993251, ASIN B0B6G4F65L, under Literature and Fiction.</t>
+    <t>Discover An American Tragedy by Theodore Dreiser. This book is published by General Press in eBook format, ISBN 9789354993251, ASIN B0B6G4F65L, under Literature and Fiction, Historical Fiction, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -717,81 +731,87 @@
       <c r="F2" s="2">
         <v>9789354993251</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>