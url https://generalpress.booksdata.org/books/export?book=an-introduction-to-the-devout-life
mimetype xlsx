--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,73 +135,87 @@
     <t>An Introduction to the Devout Life</t>
   </si>
   <si>
     <t>St. Francis de Sales</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B07RK57QK4</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
+  </si>
+  <si>
+    <t>Catholic</t>
+  </si>
+  <si>
+    <t>Religion</t>
   </si>
   <si>
     <t>REL012020, REL012120</t>
   </si>
   <si>
     <t>2019-05-08 00:00:00</t>
   </si>
   <si>
     <t>An Introduction to the Devout Life by St. Francis de Sales is one of the most influential works of Christian spirituality, offering practical guidance for anyone seeking to live a life of faith while fulfilling ordinary responsibilities. Written in the form of gentle advice to a fictional reader named Philothea, the book demonstrates that holiness is not reserved for monks or clergy but is attainable by people from every walk of life. St. Francis de Sales encourages believers to cultivate a deep relationship with God without withdrawing from family, work, or society.
 The book leads readers through the essential stages of spiritual growth, beginning with the desire to live a devout life and continuing through prayer, self-examination, repentance, and the development of virtuous habits. With warmth and clarity, the author explains how patience, humility, kindness, and self-discipline can be practiced in everyday situations. He also offers practical advice on resisting temptation, overcoming discouragement, and maintaining inner peace amid life's distractions and difficulties.
 Rather than presenting faith as a burden of strict rules, St. Francis de Sales portrays it as a joyful path of love, trust, and continual transformation through God's grace. His compassionate tone acknowledges human weakness while constantly encouraging hope, perseverance, and reliance on divine mercy. Rich with wisdom and gentle encouragement, the book remains accessible centuries after its first publication because it speaks to the universal desire for a meaningful and spiritually grounded life. An Introduction to the Devout Life continues to inspire readers by showing that genuine devotion is expressed not only in prayer but also in everyday actions marked by love, compassion, humility, and faithful service to others.</t>
   </si>
   <si>
+    <t>Saint Francis de Sales (1567–1622) was a French Catholic bishop, theologian, spiritual writer, and one of the most beloved figures in Christian history. Renowned for his gentle nature, wisdom, and compassionate approach to faith, he taught that holiness was not reserved for monks and priests alone but was a calling for every person, regardless of their occupation or social position. His writings on prayer, devotion, and Christian living continue to guide readers around the world and have earned him recognition as one of the great spiritual masters of the Catholic Church.
+He was born on August 21, 1567, at the Château de Sales in the Duchy of Savoy, now part of France. Coming from a noble family, Francis received an excellent education, studying at the Collège de Clermont in Paris and later at the University of Padua, where he earned a doctorate in both civil and canon law. Although his family hoped he would pursue a legal career, Francis felt called to serve God and was ordained as a priest in 1593.
+One of the defining periods of his ministry came when he volunteered to preach in the Chablais region, where many people had embraced Protestantism during the Reformation. Through patient dialogue, personal kindness, and clear explanations of Catholic teaching, he helped many return to the Catholic faith. His respectful approach stood in contrast to the religious conflicts of his era and earned him widespread admiration.
+In 1602, Francis became the Bishop of Geneva, though political circumstances required him to reside in Annecy. As bishop, he worked tirelessly to reform church life, educate clergy, and care for the spiritual needs of ordinary people. Together with Saint Jane Frances de Chantal, he founded the Order of the Visitation of Holy Mary, a religious community dedicated to humility, charity, and service.
+Francis de Sales is best known for his spiritual classics Introduction to the Devout Life and Treatise on the Love of God. Written in simple, elegant language, these works teach that a deep relationship with God can be cultivated amid the ordinary responsibilities of everyday life.
+Saint Francis de Sales died on December 28, 1622. He was canonized in 1665 and later declared a Doctor of the Church. Today, he is also honored as the patron saint of writers, journalists, and the Catholic press. His enduring legacy of gentleness, patience, and practical spirituality continues to inspire people seeking a life of faith, kindness, and inner peace.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/d109ce6f-9dfb-416f-8200-8be6e89c092d.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068594</t>
   </si>
   <si>
-    <t>Discover An Introduction to the Devout Life by St. Francis de Sales. This book is published by General Press in eBook format, ISBN 9789389157000, ASIN B07RK57QK4, under Christian Books and Bibles.</t>
+    <t>Discover An Introduction to the Devout Life by St. Francis de Sales. This book is published by General Press in eBook format, ISBN 9789389157000, ASIN B07RK57QK4, under Christian Books and Bibles, Catholic, Religion.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -717,81 +731,87 @@
       <c r="F2" s="2">
         <v>9789389157000</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>