--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -154,50 +154,75 @@
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Classics</t>
   </si>
   <si>
     <t>Women Fiction</t>
   </si>
   <si>
     <t>FIC027050, FIC004000</t>
   </si>
   <si>
     <t>Anna Karenina is Tolstoy's classic tale of love and adultery, set against the backdrop of high society in Moscow and Saint Petersburg, Russia. This cultural clash unfolds in a compelling, emotional drama of seduction, betrayal, and redemption.
 The novel charts the disastrous course of a love affair between Anna, a beautiful married woman, and Count Vronsky, a wealthy army officer. Tolstoy seamlessly weaves together the lives of dozens of characters, and in doing so captures a breathtaking tapestry of late-nineteenth-century Russian society. This novel marks a turning point in the author's career, the juncture at which he turned from fiction toward faith.</t>
   </si>
   <si>
     <t>Leo Tolstoy (1828–1910) was a renowned Russian novelist, philosopher, and moral thinker, widely regarded as one of the greatest writers in world literature. Born into a noble family on September 9, 1828, at Yasnaya Polyana, Russia, he was orphaned at a young age and raised by relatives. After a brief stint at university and time in the military, Tolstoy turned to writing. His early works, such as Childhood, Boyhood, and Youth, drew on his own experiences and established him as a promising literary voice.
 Tolstoy’s masterpieces War and Peace (1869) and Anna Karenina (1877) are towering achievements of realist fiction, blending history, philosophy, and deep psychological insight. In middle life, he underwent a profound spiritual crisis and rejected materialism, embracing a life of Christian-based simplicity, pacifism, and ethical living.
 During this period, he wrote philosophical and religious texts including The Kingdom of God Is Within You and the inspiring A Calendar of Wisdom—a daily guide to moral and spiritual reflection compiled from global wisdom traditions.
 His radical beliefs brought him into conflict with both the Church and State. Tolstoy died on November 20, 1910, after leaving his estate in search of solitude. His works continue to influence literature, ethics, and global thought.</t>
+  </si>
+  <si>
+    <t>Leo Tolstoy’s Anna Karenina is one of the great novels of world literature, combining a powerful story of love and betrayal with a wide-ranging examination of marriage, family, society, morality, work, faith, and the search for meaning. Set mainly in nineteenth-century Russia, the novel follows several interconnected lives, but its emotional center is Anna Karenina, a beautiful and intelligent woman whose passionate love affair gradually brings her into conflict with the rigid expectations of the society around her. Alongside Anna’s tragic story, Tolstoy develops the quieter but equally important journey of Konstantin Levin, a landowner searching for a meaningful way to live.
+The novel opens with a family crisis in the household of Stepan Arkadyevich Oblonsky, known as Stiva. Stiva has been unfaithful to his wife, Dolly, and she has discovered his affair. Their marriage is on the verge of collapse. Stiva’s sister, Anna, travels from St. Petersburg to Moscow to help reconcile the couple. Anna succeeds in calming the situation, largely because of her warmth, intelligence, and understanding of human emotions.
+During her visit, Anna meets Count Alexei Vronsky, a handsome and socially successful young officer. Vronsky is in Moscow because he is interested in Kitty Shcherbatsky, Dolly’s younger sister. Kitty is young and in love with Vronsky, believing that he may propose to her. She has also rejected the proposal of Konstantin Levin, a serious and somewhat awkward landowner who genuinely loves her.
+Everything changes when Anna and Vronsky meet. They are immediately attracted to each other. Their connection is intensified by the excitement of forbidden desire. Kitty watches this attraction develop and is deeply hurt when Vronsky turns away from her. Levin, meanwhile, returns to his country estate, disappointed and uncertain about his future.
+Anna returns to St. Petersburg and tries to resume her ordinary life with her husband, Alexei Karenin, and their young son, Seryozha. Karenin is a respected government official, considerably older than Anna, and their marriage is emotionally distant. He is concerned with social appearances, duty, and propriety, while Anna longs for warmth, passion, and emotional intimacy.
+Vronsky follows Anna to St. Petersburg, and their relationship gradually becomes an open secret within their social circle. Anna struggles with the contradiction between her love for Vronsky and her responsibilities as a wife and mother. At first, she attempts to conceal the affair, but her emotional attachment becomes impossible to control.
+The relationship reaches a major turning point when Anna becomes pregnant with Vronsky’s child. During a horse race, Vronsky’s horse falls, and Anna’s visible distress makes the nature of their relationship clear to Karenin. Rather than immediately demanding a divorce, Karenin tells Anna that she must preserve the appearance of their marriage. He is deeply concerned with social reputation and religious duty.
+Anna, however, can no longer pretend that she feels nothing for Vronsky. Eventually she leaves her husband and goes to live with Vronsky. She takes their daughter with her, but she is separated from Seryozha, the son she loves deeply. This separation becomes one of the greatest sources of suffering in her life.
+While Anna’s situation becomes increasingly painful, Levin’s story develops in a different direction. After his earlier rejection, Levin continues to struggle with questions about work, love, society, and the purpose of human existence. He eventually meets Kitty again, and their relationship is renewed. This time, they understand one another more deeply, and they marry.
+Their marriage is not presented as perfect. They experience misunderstandings, jealousy, arguments, financial concerns, and the difficulties of adapting to married life. Yet their relationship is grounded in genuine affection and a willingness to grow together. Tolstoy uses their marriage as a contrast to Anna’s relationship with Vronsky. Levin and Kitty do not escape suffering, but they find ways to give their difficulties meaning through family life and mutual commitment.
+Levin becomes deeply involved in agricultural work on his estate. He is dissatisfied with the artificiality of aristocratic society and wants to understand how ordinary people live and work. He spends time among peasants and tries to improve the relationship between landowners and workers. His efforts are sometimes awkward and unsuccessful, but they reflect his desire to find an honest way of living.
+Meanwhile, Anna and Vronsky’s relationship becomes increasingly strained. At first, their love seems liberating. They travel together, live comfortably, and enjoy social privileges. Yet Anna gradually discovers that escaping society does not mean escaping its judgments. She is treated as a fallen woman, while Vronsky continues to enjoy much of his social freedom.
+This double standard becomes one of the novel’s most painful themes. Vronsky’s reputation suffers somewhat, but he remains largely accepted by society. Anna, by contrast, becomes increasingly isolated. She cannot freely attend social events, and she loses access to many of the relationships she once enjoyed. She also suffers intensely because she cannot fully return to her role as Seryozha’s mother.
+Anna’s emotional state becomes increasingly unstable. She loves Vronsky but becomes consumed by the fear that he no longer loves her with the same intensity. Her jealousy grows, and ordinary events begin to seem like evidence of betrayal. She becomes dependent on Vronsky for emotional reassurance, while he increasingly wants independence and a more active social life.
+Their conflict reflects a deeper problem: Anna expected love to provide complete freedom and happiness, but she discovers that love itself cannot eliminate insecurity, loneliness, or social reality. The more she tries to hold Vronsky emotionally, the more fragile their relationship becomes.
+Karenin, meanwhile, experiences an unexpected transformation. After becoming involved with a spiritual figure named Countess Lydia Ivanovna, he initially remains cold toward Anna. But when Anna becomes seriously ill after giving birth to Vronsky’s daughter, Karenin unexpectedly forgives both Anna and Vronsky. For a brief moment, hatred gives way to compassion. Karenin even offers to raise Anna’s daughter. This is one of the novel’s strongest moments of moral grace.
+However, the reconciliation does not last. Anna recovers and continues her relationship with Vronsky. She eventually leaves Russia with him for a time, but her emotional insecurity remains. She increasingly feels that Vronsky is pulling away from her. The life she once imagined as freedom begins to feel like confinement.
+The contrast between Anna’s psychological isolation and Levin’s search for meaning becomes increasingly important. Levin experiences his own spiritual crisis. Even after finding love, family, and material security, he remains troubled by the question of why people live. He realizes that intellectual reasoning alone cannot answer the deepest questions of existence. Eventually, through observing the goodness and simplicity of ordinary people, he begins to understand that meaning comes from living for goodness rather than merely seeking personal happiness. His spiritual awakening does not solve every problem, but it gives him a new direction.
+Anna’s path moves in the opposite direction. Feeling increasingly rejected and desperate, she decides to return to Vronsky after a painful argument. She becomes convinced that he does not love her as he once did. Overwhelmed by despair and believing that death may end her suffering, she throws herself beneath a passing train and dies.
+Her death is shocking but also foreshadowed by the novel’s opening imagery of trains and railway accidents. Tolstoy does not present Anna simply as a villain or a victim. She is a complex human being whose choices are shaped by genuine love, social pressures, loneliness, jealousy, and emotional desperation. Her tragedy lies partly in the fact that she seeks absolute emotional fulfillment in a world that cannot provide it.
+The novel concludes by returning to Levin’s life. His spiritual awakening does not make him perfectly certain or free from doubt. Instead, he learns to accept uncertainty while choosing to live according to principles of love, goodness, and responsibility. This ending provides a quiet counterpoint to Anna’s tragedy.
+Ultimately, Anna Karenina is not simply a story about adultery. It is a profound exploration of what people expect from love, marriage, family, and society. Tolstoy shows that human happiness is complicated and that every choice carries consequences. Anna seeks freedom through passionate love but becomes trapped by jealousy and isolation. Levin searches for meaning through thought and eventually discovers it through ordinary acts of goodness and responsibility.
+The novel’s greatness comes from its extraordinary understanding of human beings. Tolstoy does not divide his characters neatly into good and bad people. Instead, he shows their contradictions, weaknesses, hopes, and moments of generosity. Anna Karenina ultimately suggests that a meaningful life cannot be built on passion or social approval alone. It requires compassion, responsibility, self-knowledge, and a willingness to find value in the imperfect realities of everyday life.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/b99deac3-c112-4840-98ef-a96c3cd0dcbd.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068264</t>
   </si>
   <si>
     <t>Discover Anna Karenina by Leo Tolstoy. This book is published by General Press in eBook format, ISBN 9788180320880, ASIN B07116FF7J, under Literature and Fiction, Classics, Women Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -744,66 +769,68 @@
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>45</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>