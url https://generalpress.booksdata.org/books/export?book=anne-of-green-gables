--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -131,66 +131,75 @@
   <si>
     <t>Short Description</t>
   </si>
   <si>
     <t>Anne of Green Gables</t>
   </si>
   <si>
     <t>L.M. Montgomery</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B07Q6HB3TX</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
+    <t>Children &amp; Young Adult</t>
+  </si>
+  <si>
     <t>Children's Books</t>
   </si>
   <si>
     <t>Children's Classics</t>
   </si>
   <si>
     <t>JUV007000</t>
   </si>
   <si>
     <t>2019-03-28 00:00:00</t>
   </si>
   <si>
     <t>When Matthew and Marilla Cuthbert decide to adopt an orphan who can help manage their family farm, they have no idea what delightful trouble awaits them. With flame-red hair and an unstoppable imagination, 11-year-old Anne Shirley takes Green Gables by storm.
-Still, despite a rocky start, the fiery Anne wins over her guardians and her new community. She enjoys life at Green Gables, excels in school, and earns a coveted scholarship. But when tragedy hits, Anne must choose between her dreams and the only home she’s ever known. From triumphs and thrills to the depths of despair, Anne turns each everyday moment into something extraordinary.
-[...1 lines deleted...]
-Lucy Maud Montgomery, publicly known as L. M. Montgomery, was a Canadian author, best known for a series of novels beginning with Anne of Green Gables, published in 1908. Anne of Green Gables was an immediate success. The central character, Anne, an orphaned girl, made Montgomery famous in her lifetime and gave her an international following. The first novel was followed by a series of sequels with Anne as the central character. Montgomery went on to publish 20 novels as well as 530 short stories, 500 poems, and 30 essays. Most of the novels were set on Prince Edward Island, Canada, and places in the Canadian province became literary landmarks. She was made an Officer of the Order of the British Empire in 1935. Montgomery's work, diaries and letters have been read and studied by scholars and readers worldwide.</t>
+Still, despite a rocky start, the fiery Anne wins over her guardians and her new community. She enjoys life at Green Gables, excels in school, and earns a coveted scholarship. But when tragedy hits, Anne must choose between her dreams and the only home she’s ever known. From triumphs and thrills to the depths of despair, Anne turns each everyday moment into something extraordinary.</t>
+  </si>
+  <si>
+    <t>L. M. Montgomery (1874–1942) was one of Canada's most beloved authors, celebrated for creating the unforgettable character Anne Shirley in Anne of Green Gables. Her novels are admired for their warmth, optimism, vivid descriptions of nature, and deep understanding of childhood and human relationships. Through her graceful storytelling, Montgomery captured the joys, struggles, and dreams of ordinary people, earning a lasting place among the world's greatest writers of children's and young adult literature.
+Born Lucy Maud Montgomery on November 30, 1874, in Clifton (now New London), Prince Edward Island, Canada, she faced hardship early in life. Her mother died when she was just twenty-one months old, and her father later moved to western Canada. As a result, Montgomery was raised by her maternal grandparents in the quiet rural community of Cavendish. Though her childhood was often lonely, she found comfort in books, nature, and her vivid imagination. These experiences deeply influenced the settings and characters that would later appear in her fiction.
+Montgomery began writing stories and poems while she was still a teenager. She studied at Prince of Wales College in Charlottetown and later attended Dalhousie University in Halifax. Before becoming a full-time author, she worked as a teacher and contributed stories to magazines and newspapers, steadily building her reputation as a gifted writer.
+Her breakthrough came in 1908 with the publication of Anne of Green Gables. The novel became an immediate success, delighting readers with the spirited and imaginative Anne Shirley. Montgomery went on to write several sequels as well as many other novels, short stories, and journals. Her works often celebrated family, friendship, hope, and the beauty of Prince Edward Island, whose landscapes became inseparable from her literary world.
+Despite her professional success, Montgomery struggled with personal challenges, including family responsibilities, health concerns, and periods of emotional distress. Nevertheless, she continued writing throughout her life with remarkable dedication. She died on April 24, 1942, in Toronto, Ontario.
+Today, L. M. Montgomery is remembered as one of Canada's greatest literary figures. Her books have been translated into dozens of languages and adapted into films, television series, and stage productions. Her timeless stories continue to inspire readers with their compassion, resilience, imagination, and enduring belief in the power of hope.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/490cc78a-781e-48a8-84a7-5d7ed600c960.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068590</t>
   </si>
   <si>
     <t>Discover Anne of Green Gables by L.M. Montgomery. This book is published by General Press in eBook format, ISBN 9789388760737, ASIN B07Q6HB3TX, under Children's Books, Children's Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -716,85 +725,87 @@
       </c>
       <c r="E2" s="2"/>
       <c r="F2" s="2">
         <v>9789388760737</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>51.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>