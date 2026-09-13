--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -138,76 +138,96 @@
     <t>Jules Verne</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B07LB8LY34</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Classics</t>
+  </si>
+  <si>
+    <t>Action &amp; Adventure</t>
   </si>
   <si>
     <t>FIC002000, TRV000000, FIC004000, LCO008020</t>
   </si>
   <si>
     <t>2018-12-11 00:00:00</t>
   </si>
   <si>
     <t>First published in 1872, 'Around the World in Eighty Days' is an adventure fiction novel by Jules Verne, a French novelist, poet, and playwright. Verne's writings laid the foundation of modern science fiction quite considerably.
 In the story, Phileas Fogg, a solitary British gentleman of the Victorian era, endeavors to go around the world in an 80 days time period or less after a bet with his friends at the Reform Club. He travels via train, elephant, ship, and more in this amazing classic adventure tale.
 With his French manservant, Passepartout, Fogg embarks on a grand adventure taking him through Egypt, India, the South Pacific, San Francisco, and the Great Plains of the United States. But will he succeed and collect on his bets? This is one of the best-loved works by the French adventure and science-fiction writer Jules Verne.</t>
   </si>
   <si>
     <t>Jules Verne (1828-1905) was a French author best known for his tales of adventure, including Twenty Thousand Leagues under the Sea, Journey to the Center of the Earth, and Around the World in Eighty Days. A true visionary, Verne foresaw the skyscraper, the submarine, and the airplane, among many other inventions, and is now regarded as one of the fathers of science fiction.</t>
   </si>
   <si>
+    <t>Jules Verne’s Around the World in Eighty Days is one of the most entertaining and enduring adventure novels ever written. First published in 1872, the novel follows Phileas Fogg, a wealthy and extremely disciplined English gentleman who accepts a seemingly impossible wager: he must travel around the world and return to London within eighty days. What begins as a calculated experiment in punctuality soon becomes a thrilling journey filled with trains, ships, unexpected delays, dangerous situations, cultural encounters, and moments of genuine human feeling. Beneath its exciting plot, the novel also explores courage, friendship, loyalty, perseverance, and the difference between living by a timetable and truly experiencing life.
+Phileas Fogg is introduced as a mysterious, wealthy man who lives a remarkably controlled existence in London. He belongs to the Reform Club and follows a strict daily routine, arranging his life so precisely that almost nothing is left to chance. His new French valet, Jean Passepartout, is quite different. Passepartout is warm-hearted, energetic, curious, and eager to settle into what he hopes will be a quiet and respectable household. He is soon surprised to discover that his new employer is anything but ordinary.
+One day at the Reform Club, Fogg becomes involved in a discussion about recent improvements in transportation. The other gentlemen argue that modern railways and steamships have made it possible to travel around the world in a remarkably short time. Fogg calmly insists that the journey can be completed in eighty days. When his companions challenge him, he makes a wager of £20,000 that he can do exactly that. Without hesitation, he leaves the club and begins his journey that very evening, accompanied by Passepartout.
+Their route takes them through Europe, Egypt, India, Asia, and North America before they are to return to England. Fogg approaches the journey almost like a mathematical problem. Every train and ship is calculated, and every delay threatens the success of the entire expedition. Passepartout, meanwhile, experiences the trip much more emotionally. He is frequently astonished by the places they visit and repeatedly finds himself caught up in situations that Fogg could never have predicted.
+At the beginning of the journey, Inspector Fix of Scotland Yard becomes convinced that Fogg is a bank robber who has stolen a large sum of money from the Bank of England. A description of the suspected thief happens to resemble Fogg, and Fix therefore follows him across the world, waiting for an arrest warrant that will allow him to detain him. This mistaken suspicion adds another layer of tension to the adventure. Fogg is not only racing against time; he is also unknowingly being pursued by a detective who believes he is a criminal.
+The journey through India provides one of the novel’s most important turning points. Fogg and Passepartout discover that a railway line they expected to use is incomplete. Rather than abandon the schedule, Fogg hires an elephant and continues through difficult terrain. During this part of the journey, they learn that a young widow named Aouda is about to be sacrificed according to an ancient ritual. Fogg decides to rescue her, even though doing so could put the entire journey at risk. Passepartout devises a daring plan, and the group succeeds in saving Aouda.
+Aouda then becomes part of their journey. She is intelligent, grateful, and courageous, and her presence gradually changes the emotional character of the story. Until this point, Fogg has seemed almost completely detached from ordinary human relationships. He is polite and generous, but his life appears governed by routine rather than affection. His decision to rescue Aouda reveals a deeper side of his personality. He is willing to sacrifice time and comfort for another human being, even though he never makes a show of his kindness.
+As the travelers continue through Asia, their progress is repeatedly threatened. They miss connections, face difficult transportation conditions, and encounter obstacles that cannot be solved simply by calculation. Passepartout, in particular, often finds himself in trouble. At one point, his independent actions cause complications with the journey, but his loyalty to Fogg remains strong. Their relationship gradually becomes one of genuine friendship. Fogg may not express affection openly, but he repeatedly demonstrates that Passepartout matters to him.
+The American portion of the journey brings some of the novel’s most memorable adventures. The travelers cross the country by train, encountering the vastness and unpredictability of the American landscape. Their progress is interrupted by a series of dangers, including a dramatic attack by Native American warriors. The situation becomes especially serious when Passepartout is captured. Fogg risks losing valuable time in order to rescue his companion. Again, his actions demonstrate that the wager is not more important to him than human life.
+Eventually, the travelers reach New York, only to discover that the ship they intended to take to England has already departed. Fogg refuses to give up. He finds another vessel and persuades its captain to take them toward Europe. When the ship does not have enough fuel to complete the journey, he uses his wealth to purchase parts of the vessel and allows them to be burned as fuel. His determination becomes almost extraordinary, but it is also clear that the wager has become more than a financial challenge. Fogg now has something to prove to himself and to everyone who doubted him.
+After crossing the Atlantic, Fogg finally reaches England. However, his troubles are not over. Inspector Fix arrests him, believing that the long-awaited warrant has arrived. Fogg is devastated because he believes he has lost the wager by only a few minutes. Yet the situation soon changes dramatically. Fix discovers that the real bank robber has already been captured and that Fogg is innocent.
+There is one final and ingenious twist. Fogg believes that he has arrived in London on the eighty-first day, but Passepartout realizes that they have gained a day by traveling eastward around the world. Because the travelers have crossed time zones and moved with the sun, they have actually returned on the eighty-first day by the calendar they were using, but on the correct day according to the time gained during their eastward journey. Fogg rushes to the Reform Club and arrives just in time to win his wager.
+The ending, however, reveals that the money he has won is not the true reward of the journey. Fogg has spent much of his fortune during the adventure, and the financial gain from the wager is relatively small compared with what he has sacrificed. More importantly, his life has changed. His relationship with Aouda develops into love, and he discovers a happiness that his rigid routine could never have provided. He began the journey believing that every minute could be measured and controlled, but he returns having learned that the most valuable parts of life cannot be scheduled.
+Around the World in Eighty Days remains captivating because it combines the excitement of a travel adventure with a surprisingly warm human story. Fogg represents discipline, reason, and determination, while Passepartout brings humor, emotion, and spontaneity. Aouda introduces compassion and love, and Fix adds suspense through his mistaken pursuit. Together, they create a story in which every character contributes something essential to the journey.
+At its heart, the novel suggests that life is not simply a race against time. Fogg succeeds in traveling around the world because of his extraordinary discipline and determination, but he finds something much more important along the way: companionship, love, and a renewed sense of what makes life meaningful. Verne’s imaginative use of nineteenth-century transportation, combined with his vivid sense of adventure, makes the novel both a thrilling travel story and a timeless reflection on courage, friendship, and the unexpected ways a journey can transform a person.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/e806ffb3-a8bd-40d7-a1f1-fe8cd67038dc.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068526</t>
   </si>
   <si>
-    <t>Discover Around the World in Eighty Days by Jules Verne. This book is published by General Press in eBook format, ISBN 9789388118996, ASIN B07LB8LY34, under Literature and Fiction, Classics.</t>
+    <t>Discover Around the World in Eighty Days by Jules Verne. This book is published by General Press in eBook format, ISBN 9789388118996, ASIN B07LB8LY34, under Literature and Fiction, Classics, Action and Adventure.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -726,82 +746,86 @@
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>51.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="P2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>46</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>