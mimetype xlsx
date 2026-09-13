--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -146,53 +146,60 @@
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Classics</t>
   </si>
   <si>
     <t>FIC028000, FIC084000</t>
   </si>
   <si>
     <t>2022-07-06 00:00:00</t>
   </si>
   <si>
-    <t>Published in 1925, ‘Arrowsmith’ is a satirical novel by the first American to win the Nobel Prize for Literature in 1930, for his vigorous and graphic art of description and his ability to create, with wit and humor, new types of characters, Sinclair Lewis. It is the story of Martin Arrowsmith, a gifted scientist making his way from a small Midwestern town to the apex of the scientific community. 
-The assistant of a small-town Midwestern doctor, young Arrowsmith is fascinated with the contents of Gray’s Anatomy. Eager to pursue an adventurous career in medicine and science, he eventually sets off for medical school, where he hopes to dedicate himself to research. Arrowsmith follows the titular character from medical school through stints as a small-town doctor and regional health official to his discovery of a virus that destroys bacteria. But as Martin progresses through life, he encounters qualities in humans more troublesome than any of the specimens he examines under a microscope. 
+    <t>Published in 1925, ‘Arrowsmith’ is a satirical novel by the first American to win the Nobel Prize for Literature in 1930, for his vigorous and graphic art of description and his ability to create, with wit and humor, new types of characters, Sinclair Lewis. It is the story of Martin Arrowsmith, a gifted scientist making his way from a small Midwestern town to the apex of the scientific community.
+The assistant of a small-town Midwestern doctor, young Arrowsmith is fascinated with the contents of Gray’s Anatomy. Eager to pursue an adventurous career in medicine and science, he eventually sets off for medical school, where he hopes to dedicate himself to research. Arrowsmith follows the titular character from medical school through stints as a small-town doctor and regional health official to his discovery of a virus that destroys bacteria. But as Martin progresses through life, he encounters qualities in humans more troublesome than any of the specimens he examines under a microscope.
 Arrowsmith was awarded the 1926 Pulitzer Prize for Fiction, but the award was declined by the author. It has been adapted for radio, film and television.</t>
+  </si>
+  <si>
+    <t>Sinclair Lewis (1885–1951) was an American novelist, short story writer, and social critic whose sharp observations of modern society transformed twentieth-century American literature. Best known for his satirical novels, Lewis explored the ambitions, contradictions, and moral struggles of ordinary Americans with wit, realism, and psychological insight. In 1930, he became the first American writer to receive the Nobel Prize in Literature, a landmark achievement that recognized both his literary talent and his fearless examination of contemporary life.
+Lewis was born on February 7, 1885, in Sauk Centre, Minnesota. His father was a respected physician, and his mother died when he was still a young boy. Quiet, bookish, and intensely curious, Lewis found comfort in reading and writing from an early age. He attended Yale University, where he developed his literary ambitions, although he spent several years working in a variety of jobs before establishing himself as a full-time writer.
+His breakthrough came with the publication of Main Street in 1920, a novel that challenged the idealized image of small-town America by portraying its social conformity and narrow-mindedness. The book became an international bestseller and established Lewis as one of the leading voices of his generation. He followed this success with a remarkable series of influential novels, including Babbitt, Arrowsmith, Elmer Gantry, Dodsworth, and It Can't Happen Here. Through these works, Lewis examined business culture, religious hypocrisy, scientific ethics, political extremism, and the pressures of modern life with both humor and compassion.
+Although his novels often criticized American society, Lewis believed deeply in its potential for growth and reform. His characters were rarely simple heroes or villains; instead, they reflected the complexities, ambitions, and weaknesses of ordinary people. His writing combined entertaining storytelling with thoughtful social commentary, making his books both enjoyable and intellectually engaging.
+Sinclair Lewis died on January 10, 1951, in Rome, Italy, at the age of sixty-five. Today, he is remembered as one of America's greatest novelists and one of its most perceptive social observers. His works remain widely read for their timeless exploration of human nature, individual freedom, and the challenges of living with integrity in a rapidly changing society. His legacy continues to influence writers, scholars, and readers around the world.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/09521d47-40a5-4a96-880c-b16d267d048c.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068879</t>
   </si>
   <si>
     <t>Discover Arrowsmith by Sinclair Lewis. This book is published by General Press in eBook format, ISBN 9789354992940, ASIN B0B6FVLYY9, under Literature and Fiction, Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -736,67 +743,69 @@
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>