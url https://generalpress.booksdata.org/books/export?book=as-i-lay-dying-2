--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -135,80 +135,103 @@
     <t>As I Lay Dying</t>
   </si>
   <si>
     <t>William Faulkner</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Hardcover</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Classics</t>
+  </si>
+  <si>
+    <t>American Literature</t>
   </si>
   <si>
     <t>YAN000000, FIC019000, FIC000000, FIC045000</t>
   </si>
   <si>
     <t>2021-07-07 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>Considered one of the most influential novels in American fiction in structure, style, and drama, 'As I Lay Dying' is a true 20th-century classic. The story revolves around a grim yet darkly humorous pilgrimage, as Addie Bundren's family sets out to fulfill her last wish—to be buried in her native Jefferson, Mississippi, far from the miserable backwater surroundings of her married life. Narrated in turn  by each of the family members—including Addie herself—as well as others the novel ranges in mood, from dark comedy to the deepest pathos.</t>
   </si>
   <si>
     <t>Born in 1897 in New Albany, Mississippi, William Faulkner was the son of a family proud of their prominent role in the history of the south. He grew up in Oxford, Mississippi, and left high school at fifteen to work in his grandfather's bank.
 Rejected by the US military in 1915, he joined the Canadian flyers with the RAF, but was still in training when the war ended. Returning home, he studied at the University of Mississippi and visited Europe briefly in 1925.
-His first poem was published in The New Republic in 1919. His first book of verse and early novels followed, but his major work began with the publication of The Sound and the Fury in 1929. As I Lay Dying (1930), Sanctuary (1931), Light in August (1932), Absalom, Absalom! (1936) and The Wild Palms (1939) are the key works of his great creative period leading up to Intruder in the Dust (1948). During the 1930s, he worked in Hollywood on film scripts, notably The Blue Lamp, co-written with Raymond Chandler.
+His first poem was published in The New Republic in 1919. His first book of verse and early novels followed, but his major work began with the publication of The Sound and the Fury in 1929. As I Lay Dying (1930), Sanctuary (1931), Light in August (1932), Absalom, Absalom! (1936) and The Wild Palms (1939) are the key works of his great creative period leading up to Intruder in the Dust (1948). 
+During the 1930s, he worked in Hollywood on film scripts, notably The Blue Lamp, co-written with Raymond Chandler.
 William Faulkner was awarded the Nobel Prize for Literature in 1949 and the Pulitzer Prize for The Reivers just before his death in July 1962.</t>
   </si>
   <si>
+    <t>William Faulkner’s As I Lay Dying, published in 1930, is a powerful and deeply human novel about death, family, grief, duty, and the strange ways people try to give meaning to suffering. Set in the poor rural landscape of Mississippi, the novel follows the Bundy family as they carry the body of their dead mother, Addie, to the town of Jefferson, where she has asked to be buried with her own family. What begins as a simple journey becomes an exhausting and often tragic struggle that exposes the private desires, resentments, weaknesses, and love of each family member.
+The story begins with Addie Bundy lying on her deathbed. Her husband, Anse, and their children—Cash, Darl, Jewel, Dewey Dell, and Vardaman—are nearby. Cash, the eldest son, is carefully constructing Addie’s coffin outside the house. His work is methodical and precise, and he takes great pride in making the coffin himself. This opening immediately establishes one of the novel’s central ideas: people respond to death not only through emotion but also through practical actions.
+Addie eventually dies, and the family prepares to fulfill her final wish: to take her body to Jefferson and bury her beside her own relatives. The journey, however, is made difficult by heavy rain, flooded rivers, damaged roads, and a series of accidents. The physical hardship of the journey becomes a reflection of the family’s emotional and psychological condition.
+The novel is unusual because Faulkner tells the story through the thoughts of many different characters. Instead of having one narrator explain everything, he allows each character to reveal his or her own understanding of events. This technique makes the reader see that the same event can mean something completely different to different people.
+Darl is perhaps the most perceptive member of the family. He understands the motives and emotions of others with remarkable clarity, but his sensitivity also separates him from them. He frequently observes events from an almost detached perspective. His intelligence and awareness eventually become a source of conflict, and his mental stability begins to deteriorate. Through Darl, Faulkner explores the painful relationship between intelligence, isolation, and madness.
+Cash, in contrast, is practical and disciplined. He has built Addie’s coffin with extraordinary care, and throughout the journey he continues to think about practical matters. Even after suffering serious injuries, he remains focused on completing the journey. Cash represents a kind of quiet devotion: he rarely speaks emotionally, but his actions demonstrate his love and loyalty to his mother.
+Jewel, Addie’s favorite son, is fiercely independent and deeply attached to her. He owns a horse that he purchased through hard work, and the horse becomes a symbol of his individuality and his powerful emotional connection with his mother. Jewel is often angry and difficult, but beneath his toughness lies profound love. His behavior also reveals the complicated relationships within the family.
+Dewey Dell, the only daughter, is carrying a secret of her own. She is pregnant and desperately wants to find someone in Jefferson who can help her obtain an abortion. Her journey is therefore not simply about honoring her mother’s final wishes; it is also about escaping a future she fears. Her desperation shows how women in her world have very little control over their own lives.
+Young Vardaman struggles to understand death itself. After Addie dies, he repeatedly thinks of her in confusing and literal ways. His famous identification of his dead mother with a fish reveals the limits of a child’s understanding. He knows that something terrible has happened but cannot comprehend the abstract meaning of death. Through Vardaman, Faulkner shows grief in its most innocent and bewildered form.
+Anse, the father, is perhaps the most morally complicated character. He constantly complains about his hardships, his bad luck, and the difficulty of life. He presents himself as a devoted husband who is determined to honor Addie’s final request. Yet his behavior suggests that his motivations are often selfish. He uses the journey as an opportunity to obtain things he wants for himself, including new false teeth. His apparent helplessness often conceals a talent for manipulating others.
+The family’s journey becomes increasingly difficult. When they reach a flooded river, they attempt to cross with Addie’s coffin. Their wagon overturns, and Cash is badly injured. The coffin nearly floats away, while the family struggles desperately to save it. Later, they must cross difficult roads and deal with further obstacles. Cash’s injuries become so severe that his leg eventually has to be treated with crude methods. Despite everything, the family continues toward Jefferson.
+One of the novel’s most disturbing episodes occurs when Addie’s decomposing body becomes increasingly difficult to transport. The family nevertheless remains determined to complete the journey. Their persistence can be seen as devotion, but it can also seem absurd. Faulkner deliberately allows both interpretations to exist at once. Human beings often cling to rituals and promises even when circumstances make those promises painful or irrational.
+When the family finally reaches Jefferson, their individual stories begin to reach their conclusions. Dewey Dell’s attempt to obtain an abortion ends in exploitation. Darl, whose understanding of the family has made him increasingly alienated, is ultimately sent to a mental institution. The decision to remove him demonstrates how a family may reject the person who sees too much or causes too much discomfort.
+After Addie is buried, Anse unexpectedly returns with a new woman whom he introduces as the children’s new mother. This final moment is both darkly comic and deeply revealing. While the family has endured extraordinary suffering to fulfill Addie’s dying wish, Anse quickly replaces her. The ending exposes the difference between the noble stories people tell about themselves and the more selfish motives that often guide their actions.
+At its heart, As I Lay Dying is not simply a novel about a funeral journey. It is a study of how people cope with suffering when they lack the language or emotional ability to express what they truly feel. Every member of the Bundy family experiences Addie’s death differently. Some respond through work, some through anger, some through denial, some through confusion, and some through selfishness.
+Faulkner also shows that love is rarely simple. The Bundys love one another, but their love is mixed with resentment, jealousy, obligation, pride, fear, and selfish desire. They hurt one another even while depending on one another. Their journey therefore becomes a portrait of family life itself: messy, painful, absurd, loyal, and strangely enduring.
+The novel’s greatest achievement is its humanity. Faulkner does not present his characters as heroes or villains. Instead, he allows them to be flawed people trying, often unsuccessfully, to survive difficult circumstances. As I Lay Dying ultimately suggests that human beings create their own meanings in the face of death, even when those meanings are contradictory or imperfect. The journey to bury Addie becomes, in the deepest sense, a journey through grief, identity, love, and the complicated burdens of being human.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/c4f1e121-a141-4471-8a22-16fc8dabe50e.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068145</t>
   </si>
   <si>
-    <t>Discover As I Lay Dying by William Faulkner. This book is published by General Press in Hardcover format, ISBN 9789390492831, ASIN 9390492831, under Literature and Fiction, Classics.</t>
+    <t>Discover As I Lay Dying by William Faulkner. This book is published by General Press in Hardcover format, ISBN 9789390492831, ASIN 9390492831, under Literature and Fiction, Classics, American Literature.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -729,84 +752,88 @@
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>208</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>495.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="P2" s="2"/>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>46</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>