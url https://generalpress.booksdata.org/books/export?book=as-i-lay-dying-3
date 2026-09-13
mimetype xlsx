--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -149,54 +149,75 @@
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>American Literature</t>
   </si>
   <si>
     <t>Women Fiction</t>
   </si>
   <si>
     <t>YAN000000, FIC019000, FIC000000, FIC045000</t>
   </si>
   <si>
     <t>2020-01-29 00:00:00</t>
   </si>
   <si>
-    <t>Considered one of the most influential novels in American fiction in structure, style, and drama, 'As I Lay Dying' is a true 20th-century classic. The story revolves around a grim yet darkly humorous pilgrimage, as Addie Bundren's family sets out to fulfill her last wish—to be buried in her native Jefferson, Mississippi, far from the miserable backwater surroundings of her married life. Narrated in turn  by each of the family members—including Addie herself—as well as others the novel ranges in mood, from dark comedy to the deepest pathos.</t>
+    <t>"As I Lay Dying", William Faulkner's daring 1930 masterpiece of American Southern literature, begins with a promise and a death. When Addie Bundren dies in the sweltering heat of rural Mississippi, her family sets out to fulfil her final wish: to be buried in the town of Jefferson, forty miles away. What follows is one of the most inventive journeys in modern fiction — not just across a flooded, sun-scorched landscape, but through the fractured minds of the Bundren family themselves.
+Told through fifteen different narrators, each offering their own fragmented, deeply personal view of events, the novel pulls readers into a world where grief, duty, and self-interest tangle together in unexpected ways. Anse, the stubborn patriarch, is driven by motives that grow murkier with each mile. Cash quietly builds his mother's coffin outside her window as she lies dying. Darl watches everything with an unsettling clarity that borders on unraveling. Meanwhile, young Vardaman struggles to understand death itself, and Dewey Dell carries a secret of her own.
+As the family's wagon creaks toward Jefferson, obstacles mount — physical, emotional, and moral — testing just how far loyalty, or obligation, can stretch before it breaks. Funny, strange, and quietly devastating, Faulkner's novel captures a family teetering between love and ruin. What waits for the Bundrens at the end of their journey is something no reader will see coming.</t>
   </si>
   <si>
     <t>William Cuthbert Faulkner was an American writer and Nobel Prize laureate from Oxford, Mississippi. Faulkner wrote novels, short stories, a play, poetry, essays and screenplays. He is primarily known for his novels and short stories set in the fictional Yoknapatawpha County, based on Lafayette County, Mississippi where he spent most of his life. Faulkner is one of the most important writers in American literature generally and Southern literature specifically. Though his work was published as early as 1919, and largely during the 1920s and 1930s, Faulkner was relatively unknown until receiving the 1949 Nobel Prize in Literature. Two of his works, A Fable and his last novel The Reivers, won the Pulitzer Prize for Fiction. In 1998, the Modern Library ranked his 1929 novel The Sound and the Fury sixth on its list of the 100 best English-language novels of the 20th century; also on the list were As I Lay Dying and Light in August. Absalom, Absalom! is often included on similar lists.</t>
+  </si>
+  <si>
+    <t>William Faulkner’s As I Lay Dying, published in 1930, is a powerful and deeply human novel about death, family, grief, duty, and the strange ways people try to give meaning to suffering. Set in the poor rural landscape of Mississippi, the novel follows the Bundy family as they carry the body of their dead mother, Addie, to the town of Jefferson, where she has asked to be buried with her own family. What begins as a simple journey becomes an exhausting and often tragic struggle that exposes the private desires, resentments, weaknesses, and love of each family member.
+The story begins with Addie Bundy lying on her deathbed. Her husband, Anse, and their children—Cash, Darl, Jewel, Dewey Dell, and Vardaman—are nearby. Cash, the eldest son, is carefully constructing Addie’s coffin outside the house. His work is methodical and precise, and he takes great pride in making the coffin himself. This opening immediately establishes one of the novel’s central ideas: people respond to death not only through emotion but also through practical actions.
+Addie eventually dies, and the family prepares to fulfill her final wish: to take her body to Jefferson and bury her beside her own relatives. The journey, however, is made difficult by heavy rain, flooded rivers, damaged roads, and a series of accidents. The physical hardship of the journey becomes a reflection of the family’s emotional and psychological condition.
+The novel is unusual because Faulkner tells the story through the thoughts of many different characters. Instead of having one narrator explain everything, he allows each character to reveal his or her own understanding of events. This technique makes the reader see that the same event can mean something completely different to different people.
+Darl is perhaps the most perceptive member of the family. He understands the motives and emotions of others with remarkable clarity, but his sensitivity also separates him from them. He frequently observes events from an almost detached perspective. His intelligence and awareness eventually become a source of conflict, and his mental stability begins to deteriorate. Through Darl, Faulkner explores the painful relationship between intelligence, isolation, and madness.
+Cash, in contrast, is practical and disciplined. He has built Addie’s coffin with extraordinary care, and throughout the journey he continues to think about practical matters. Even after suffering serious injuries, he remains focused on completing the journey. Cash represents a kind of quiet devotion: he rarely speaks emotionally, but his actions demonstrate his love and loyalty to his mother.
+Jewel, Addie’s favorite son, is fiercely independent and deeply attached to her. He owns a horse that he purchased through hard work, and the horse becomes a symbol of his individuality and his powerful emotional connection with his mother. Jewel is often angry and difficult, but beneath his toughness lies profound love. His behavior also reveals the complicated relationships within the family.
+Dewey Dell, the only daughter, is carrying a secret of her own. She is pregnant and desperately wants to find someone in Jefferson who can help her obtain an abortion. Her journey is therefore not simply about honoring her mother’s final wishes; it is also about escaping a future she fears. Her desperation shows how women in her world have very little control over their own lives.
+Young Vardaman struggles to understand death itself. After Addie dies, he repeatedly thinks of her in confusing and literal ways. His famous identification of his dead mother with a fish reveals the limits of a child’s understanding. He knows that something terrible has happened but cannot comprehend the abstract meaning of death. Through Vardaman, Faulkner shows grief in its most innocent and bewildered form.
+Anse, the father, is perhaps the most morally complicated character. He constantly complains about his hardships, his bad luck, and the difficulty of life. He presents himself as a devoted husband who is determined to honor Addie’s final request. Yet his behavior suggests that his motivations are often selfish. He uses the journey as an opportunity to obtain things he wants for himself, including new false teeth. His apparent helplessness often conceals a talent for manipulating others.
+The family’s journey becomes increasingly difficult. When they reach a flooded river, they attempt to cross with Addie’s coffin. Their wagon overturns, and Cash is badly injured. The coffin nearly floats away, while the family struggles desperately to save it. Later, they must cross difficult roads and deal with further obstacles. Cash’s injuries become so severe that his leg eventually has to be treated with crude methods. Despite everything, the family continues toward Jefferson.
+One of the novel’s most disturbing episodes occurs when Addie’s decomposing body becomes increasingly difficult to transport. The family nevertheless remains determined to complete the journey. Their persistence can be seen as devotion, but it can also seem absurd. Faulkner deliberately allows both interpretations to exist at once. Human beings often cling to rituals and promises even when circumstances make those promises painful or irrational.
+When the family finally reaches Jefferson, their individual stories begin to reach their conclusions. Dewey Dell’s attempt to obtain an abortion ends in exploitation. Darl, whose understanding of the family has made him increasingly alienated, is ultimately sent to a mental institution. The decision to remove him demonstrates how a family may reject the person who sees too much or causes too much discomfort.
+After Addie is buried, Anse unexpectedly returns with a new woman whom he introduces as the children’s new mother. This final moment is both darkly comic and deeply revealing. While the family has endured extraordinary suffering to fulfill Addie’s dying wish, Anse quickly replaces her. The ending exposes the difference between the noble stories people tell about themselves and the more selfish motives that often guide their actions.
+At its heart, As I Lay Dying is not simply a novel about a funeral journey. It is a study of how people cope with suffering when they lack the language or emotional ability to express what they truly feel. Every member of the Bundy family experiences Addie’s death differently. Some respond through work, some through anger, some through denial, some through confusion, and some through selfishness.
+Faulkner also shows that love is rarely simple. The Bundys love one another, but their love is mixed with resentment, jealousy, obligation, pride, fear, and selfish desire. They hurt one another even while depending on one another. Their journey therefore becomes a portrait of family life itself: messy, painful, absurd, loyal, and strangely enduring.
+The novel’s greatest achievement is its humanity. Faulkner does not present his characters as heroes or villains. Instead, he allows them to be flawed people trying, often unsuccessfully, to survive difficult circumstances. As I Lay Dying ultimately suggests that human beings create their own meanings in the face of death, even when those meanings are contradictory or imperfect. The journey to bury Addie becomes, in the deepest sense, a journey through grief, identity, love, and the complicated burdens of being human.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/58cc2e4f-27c1-44c4-b86f-ae261f6d9edc.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068660</t>
   </si>
   <si>
     <t>Discover As I Lay Dying by William Faulkner. This book is published by General Press in eBook format, ISBN 9789389716085, ASIN B084C1PV55, under Literature and Fiction, American Literature, Women Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -745,66 +766,68 @@
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>