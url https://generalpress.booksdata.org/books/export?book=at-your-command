--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -149,58 +149,77 @@
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Self-Help</t>
   </si>
   <si>
     <t>Spirituality</t>
   </si>
   <si>
     <t>Psychology</t>
   </si>
   <si>
     <t>OCC010000, SEL027000</t>
   </si>
   <si>
     <t>2022-07-06 00:00:00</t>
   </si>
   <si>
-    <t>‘At Your Command,’ originally appeared in 1939, was written by Neville Goddard, a popular author and speaker who taught practical metaphysics beginning in the Great Depression of the 1930s. His methods influenced countless people, from prolific writer Joseph Murphy to bestselling author Dr. Joe Vitale
+    <t>‘At Your Command,’ originally appeared in 1939, was written by Neville Goddard, a popular author and speaker who taught practical metaphysics beginning in the Great Depression of the 1930s. His methods influenced countless people, from prolific writer Joseph Murphy to bestselling author Dr. Joe Vitale.
 This is an immensely practical short work, you’ll receive a complete understanding of Neville's method for using the true nature of your imaginative powers of creativity as he succinctly lays out his ideas with ease, and total practicality. Neville discloses his extraordinary and testable claim that your awakened imagination is God Itself.
 A famous mystic's recipe for guaranteed success is revealed in this little masterpiece. In the past decade the visionary work of Neville has attained spectacular popularity. A new generation of readers is discovering and testing Neville's core principle: imagining creates reality.</t>
   </si>
   <si>
     <t>Neville Lancelot Goddard (1905–1972) was a prominent and highly influential teacher in the New Thought movement, best known for his philosophy on the creative power of the human imagination. Born in St. Michael, Barbados, Goddard moved to New York City in 1922 to study drama. While working as a dancer and actor, his interests shifted toward mysticism after meeting an eccentric Ethiopian rabbi named Abdullah, who mentored him in Kabbalah, esoteric Christianity, and the psychological interpretation of scripture.
 Leaving the theater behind, Neville dedicated his life to teaching what he termed "The Law of Assumption"—the principle that one can manifest their desires by vividly assuming the feeling of the wish fulfilled. Unlike many of his contemporaries, he taught that the Bible was not a historical record but a psychological drama mapping the evolution of human consciousness, asserting that the divine creator is the human imagination itself.
 Throughout the mid-20th century, he delivered hundreds of unscripted lectures across the United States and authored foundational metaphysical classics, including Feeling is the Secret and The Power of Awareness. Today, Goddard’s visionary teachings continue to experience a massive resurgence, profoundly shaping modern self-help, spirituality, and manifestation philosophies.</t>
+  </si>
+  <si>
+    <t>Neville Goddard’s At Your Command is a short but influential work of spiritual philosophy centered on a simple and powerful idea: the human imagination is not merely a place where thoughts and fantasies occur, but a creative force capable of shaping one’s experience of life. Written in a direct, confident, and deeply spiritual style, the book invites readers to reconsider their understanding of God, consciousness, desire, and personal possibility. Rather than presenting God as a distant power controlling events from outside, Goddard argues that the divine presence lives within each person and can be experienced through consciousness and imagination.
+The central message of At Your Command is expressed through its understanding of the phrase “I AM.” For Goddard, “I AM” is more than a grammatical expression. It represents the deepest awareness of existence—the consciousness of being that exists before any particular description is added to it. When a person says, “I am happy,” “I am successful,” “I am poor,” or “I am afraid,” the words following “I am” give a particular direction to consciousness. Goddard therefore encourages readers to become careful about the identities and assumptions they repeatedly accept as true.
+According to the book, people often live according to beliefs they have unconsciously inherited from circumstances, society, family, or past experiences. If someone repeatedly thinks of himself as unsuccessful, unwanted, powerless, or unlucky, that assumption can become part of his identity. Goddard’s approach asks the reader to reverse this pattern. Instead of allowing present circumstances to determine inner beliefs, the individual should consciously choose the state of being he wishes to experience and mentally live from that state.
+This idea leads to another important principle in the book: imagination is the instrument through which consciousness creates experience. Goddard does not treat imagination as something childish or unreal. He gives it a spiritual significance. In his view, what a person vividly imagines and emotionally accepts can influence the direction of his life. The important question is not simply what someone wants, but what he is willing to imagine as already accomplished.
+This distinction between wanting something and feeling that it is already true is essential to Goddard’s philosophy. If a person continually says, “I want to be successful,” he may unintentionally keep himself in the psychological state of someone who does not yet have success. Goddard instead recommends imagining the desired condition as a present reality. A person who wants a new job, for example, should not merely imagine sending applications or hoping for an opportunity. He might imagine receiving congratulations from a friend, signing an employment document, or experiencing the relief and satisfaction of already having the position.
+The emotional quality of such imagination matters greatly. Goddard believes that the subconscious responds to accepted states of consciousness rather than empty wishes. The imagination should therefore be accompanied by a genuine sense of inward certainty. The person does not need to know exactly how the desired result will appear. He only needs to enter mentally into the feeling of already possessing it.
+This is where Goddard’s concept of faith differs from ordinary religious belief. Faith, in his interpretation, is not simply trusting that an external power may eventually provide something. It is the inner acceptance that the desired condition already exists in consciousness. The person imagines the end rather than obsessing over the steps required to reach it. Once the end is accepted inwardly, life can unfold in ways that may not have been anticipated.
+Goddard repeatedly emphasizes that the individual should not become discouraged by present appearances. Existing circumstances, in his view, are often the result of previous assumptions and patterns of thought. If a person wants to change his experience, he must begin by changing his inner state. Constantly checking current conditions and deciding that the desired result is impossible only strengthens the old state.
+This does not mean that Goddard encourages people to deny ordinary reality. Rather, he asks them to recognize that present circumstances do not have to define the future. The imagination becomes a place where a new possibility can first be experienced. Once that possibility is accepted deeply enough, it can influence behavior, perception, decisions, and ultimately external events.
+One of the most practical aspects of At Your Command is its emphasis on mental discipline. Goddard encourages readers to observe their thoughts and become aware of the assumptions they carry throughout the day. Many people, he suggests, unconsciously repeat negative ideas about themselves and then wonder why their lives seem to reproduce those patterns. The task is therefore not simply to think positively for a few minutes but to cultivate a different consciousness.
+He also gives special importance to the moments before sleep. When the mind is relaxed and less occupied by ordinary distractions, a person can more easily enter the imagined state he wishes to embody. Goddard encourages the reader to picture a short scene that would naturally occur if the desired outcome had already become reality. The scene should be simple, vivid, and emotionally convincing. By repeatedly returning to it, the person strengthens the feeling that the imagined condition is already his.
+Another major theme is the relationship between God and the individual. Goddard’s interpretation is distinctly inward. He challenges the idea that divine power is completely separate from human consciousness. The phrase “At Your Command” suggests that the divine creative principle operates through the individual’s awareness. When a person changes the state of consciousness from which he lives, he changes the creative direction of his life.
+This teaching places considerable responsibility on the individual. If imagination is creative, then a person cannot remain entirely passive about his circumstances. He must examine the stories he tells himself, the identities he accepts, and the future he repeatedly imagines. The book therefore presents self-awareness as a form of spiritual practice.
+At the same time, Goddard’s message is ultimately one of hope. He wants readers to understand that they are not permanently imprisoned by their past. A difficult present does not have to become a permanent destiny. By choosing a new assumption and repeatedly experiencing it inwardly, a person can begin to relate to life differently.
+The book’s greatest appeal lies in its simplicity. Goddard does not build his philosophy around complicated rituals or elaborate systems. His central instruction is remarkably direct: decide what you want, imagine that it has already happened, enter into the feeling of its reality, and remain faithful to that inner state. For readers who connect with his spiritual worldview, this can become a powerful method of self-reflection and personal transformation.
+Ultimately, At Your Command is less a conventional self-help manual than a meditation on consciousness and human possibility. Neville Goddard asks readers to take their inner world seriously and to recognize the enormous influence of the assumptions they repeatedly accept. Whether one interprets his ideas spiritually, psychologically, or symbolically, the book encourages a valuable form of introspection: instead of asking only what life has given us, we can also ask what beliefs, expectations, and imagined identities we are carrying into life.
+The enduring message of At Your Command is that transformation begins within. Goddard’s “I AM” is an invitation to become conscious of who we believe ourselves to be—and to understand that changing that inner identity may be the first step toward changing the way we experience the world.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/fb51d146-5f12-4616-a819-ecbb7e8d3452.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068895</t>
   </si>
   <si>
     <t>Discover At Your Command by Neville Goddard. This book is published by General Press in eBook format, ISBN 9789354992957, ASIN B0B6G3867K, under Self-Help, Spirituality, Psychology.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -749,66 +768,68 @@
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>