--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -140,66 +140,88 @@
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Paperback</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Self-Help</t>
   </si>
   <si>
     <t>Spirituality</t>
   </si>
   <si>
     <t>Nonfiction</t>
   </si>
   <si>
-    <t>REL058010, OCC014000</t>
+    <t>OCC014000, SEL032000, OCC012000</t>
   </si>
   <si>
     <t>2019-05-22 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
-    <t>In Awakened Imagination, he expounds upon his belief that Christ is within each of us and can help us achieve our desires through imaginative effort. Using short quotations from the Bible and from Blake, Yeats, Emerson, Lawrence, Quintillian, Hermes, and the Hermetica, Neville reveals the Power that makes the achievement of aims, the attainment of desires, inevitable; showing that the Christ is the human imagination.
-"I want this book to be the simplest, clearest, frankest work I have the power to make it. Truth depends upon the intensity of the imagination, not upon external facts. Facts are the fruit bearing witness of the use or misuse of the imagination. Man becomes what he imagines. He has a self-determined history. Imagination is the way, the truth, the life revealed."—Neville Goddard</t>
+    <t>'Awakened Imagination' by Neville Goddard is a slim but deeply provocative work of metaphysical and spiritual philosophy, first published in 1954, that challenges nearly everything conventional thinking tells us about the nature of reality and the limits of human possibility. Goddard — known simply as Neville to his devoted followers — was one of the twentieth century's most original and quietly influential spiritual teachers, and this book stands as one of the clearest and most compelling expressions of his extraordinary vision.
+The central idea Neville builds his entire philosophy around is deceptively bold: that imagination is not merely a mental faculty we use to daydream or plan, but the very foundation of reality itself. He argues, drawing freely from a deeply personal reading of the Bible and from his own mystical experiences, that the human imagination is nothing less than God in action — that what we consistently imagine with feeling and conviction is what we inevitably bring into being in the world around us. This is not presented as positive thinking or wishful dreaming. Neville is making a far more radical claim than that.
+Throughout the book, he guides the reader through what it actually means to work with imagination consciously and deliberately. He draws a sharp distinction between simply picturing something and truly dwelling in the feeling of a wish already fulfilled — that sensory, emotional quality of imagining that he believed was the real creative force. He illustrates his ideas with a rich mixture of scriptural interpretation, personal anecdotes, and the reported experiences of people who applied his teachings and found their lives transformed in ways they could not explain through ordinary cause and effect.
+What makes this book unusually absorbing is Neville's voice — unhurried, earnest, and utterly convinced. He does not argue or persuade so much as invite you to test his ideas against your own experience, trusting that the proof will come from within rather than from any external authority. If you have ever sensed that the life you are living is smaller than the one you were meant for, this quietly radical little book might just change the way you understand the relationship between your inner world and everything around you.</t>
   </si>
   <si>
     <t>Neville Lancelot Goddard (1905–1972) was a prominent and highly influential teacher in the New Thought movement, best known for his philosophy on the creative power of the human imagination. Born in St. Michael, Barbados, Goddard moved to New York City in 1922 to study drama. While working as a dancer and actor, his interests shifted toward mysticism after meeting an eccentric Ethiopian rabbi named Abdullah, who mentored him in Kabbalah, esoteric Christianity, and the psychological interpretation of scripture.
 Leaving the theater behind, Neville dedicated his life to teaching what he termed "The Law of Assumption"—the principle that one can manifest their desires by vividly assuming the feeling of the wish fulfilled. Unlike many of his contemporaries, he taught that the Bible was not a historical record but a psychological drama mapping the evolution of human consciousness, asserting that the divine creator is the human imagination itself.
 Throughout the mid-20th century, he delivered hundreds of unscripted lectures across the United States and authored foundational metaphysical classics, including Feeling is the Secret and The Power of Awareness. Today, Goddard’s visionary teachings continue to experience a massive resurgence, profoundly shaping modern self-help, spirituality, and manifestation philosophies.</t>
+  </si>
+  <si>
+    <t>Neville Goddard’s Awakened Imagination is a short but influential spiritual work built around one central idea: imagination is not merely a faculty for creating pictures in the mind; it is a creative power through which we shape our experience of life. First published in 1954, the book presents Goddard’s philosophy in a simple but demanding way. He asks readers to stop thinking of themselves as helpless victims of circumstances and instead recognize the role their inner thoughts, assumptions, feelings, and mental images play in determining the direction of their lives.
+For Goddard, imagination is closely connected with consciousness. The world a person experiences externally is, in important ways, a reflection of the state they occupy internally. If someone continually imagines failure, rejection, poverty, or illness, they may unconsciously organize their behavior and expectations around those ideas. Conversely, if they learn to imagine themselves as successful, loved, secure, and fulfilled, they begin to inhabit a different mental state. The essential task is therefore not simply to wish for something but to awaken the imagination and deliberately use it.
+Goddard begins by challenging the ordinary belief that imagination is something unreal or childish. Most people tend to regard the imagination as separate from practical life. They believe that facts are real while imagined experiences are merely fantasies. Goddard reverses this distinction. He argues that imagination is one of the deepest forces through which human beings experience reality. What we repeatedly accept inwardly can influence what we eventually experience outwardly.
+A major theme of the book is the idea of assumption. According to Goddard, a person does not create change simply by thinking about what they want. They must enter mentally into the condition of already having it. If someone desires a new career, for example, it is not enough to imagine wanting the job. They should imagine the experience of already being successful in that position. If they desire a loving relationship, they should not constantly imagine loneliness followed by a future relationship; instead, they should experience inwardly the feeling of already being loved and secure.
+This distinction between wanting and having is fundamental to Goddard’s method. He believes that the mind naturally tends to reproduce the state it accepts as true. Therefore, the desired future should be imagined from the perspective of fulfillment rather than from the perspective of lack.
+Goddard gives special importance to feeling. Imagination, in his view, becomes powerful when an imagined event is accompanied by a genuine sense of reality. The goal is not to force oneself to believe something intellectually but to make the imagined condition emotionally familiar. A person might close their eyes and imagine a friend congratulating them, hear the words of congratulations, feel the handshake, and experience the quiet satisfaction of knowing that the desired event has already happened.
+This practice is connected to Goddard’s concept of the state of consciousness. He argues that people move through different psychological states every day. At one moment, a person may feel confident and capable; at another, insecure and defeated. These states influence how the world appears to them. Changing life therefore begins with changing the state from which one thinks and acts.
+One of the most important lessons in Awakened Imagination is that people should become conscious of the stories they tell themselves. A person may say, “I am unlucky,” “Nothing ever works for me,” or “People always disappoint me.” These statements can become mental identities rather than passing observations. Goddard encourages readers to examine such assumptions and replace them with more constructive ones.
+This does not mean pretending that difficulties do not exist. Goddard’s point is more subtle: circumstances should not be allowed to dictate the entire inner life. External events may be difficult, but the individual still has the power to choose how to imagine the future and what state of consciousness to occupy.
+Another important concept is the mental revision of events. Goddard suggests that when something unpleasant happens, a person can mentally replay the event differently. Instead of repeatedly rehearsing humiliation, anger, disappointment, or failure, they can imagine the event having happened in the way they wished it had happened. The purpose is not to deny what physically occurred but to change the emotional and psychological meaning attached to it.
+For example, if someone receives an unpleasant message, they might spend hours replaying the words and becoming increasingly upset. Goddard would encourage them to imagine receiving a different message—one expressing kindness, understanding, or agreement. By repeatedly revising the event in imagination, the person can release the emotional grip of the original experience and cultivate a different inner response.
+Goddard also emphasizes the importance of mental attention. Whatever receives sustained attention tends to become stronger in consciousness. If a person constantly studies evidence that their situation is hopeless, hopelessness becomes increasingly convincing. If they deliberately direct attention toward the outcome they want, they begin to strengthen a different pattern of thought.
+The book therefore asks readers to become deliberate rather than passive. Instead of allowing conversations, news, fears, memories, and other people’s opinions to control their inner world, they should learn to choose what they mentally entertain. This is presented almost as a form of spiritual discipline.
+A particularly humane aspect of Goddard’s philosophy is his insistence that change begins within the individual. He does not encourage readers to spend their energy controlling other people. The focus is on changing one’s own assumptions and inner reactions. Rather than imagining another person behaving differently through force or manipulation, one should imagine the relationship itself as harmonious and satisfying.
+Goddard connects these ideas with a spiritual interpretation of the biblical phrase “I AM.” For him, “I AM” represents the deepest sense of personal identity—the awareness of being. Whatever follows “I am” becomes part of the identity a person accepts: “I am successful,” “I am afraid,” “I am unwanted,” or “I am capable.” Changing the words and feelings attached to this inner sense of self is therefore central to transformation.
+The ultimate message of Awakened Imagination is one of personal responsibility and creative possibility. Goddard asks readers to recognize that imagination is not an escape from life but a way of participating in it. The future is first experienced inwardly as an idea, expectation, assumption, or vision before it becomes an outward possibility.
+The book does not present imagination as a magic trick that eliminates every difficulty. Its deeper message is that the quality of our inner life matters profoundly. We are constantly imagining—whether consciously or unconsciously. The choice is whether we allow fear, habit, and circumstance to do the imagining for us or whether we deliberately create a more meaningful inner world.
+In the end, Awakened Imagination is an invitation to become more conscious of the mind we carry through everyday life. Goddard encourages readers to imagine not from desperation but from fulfillment, not from fear but from confidence, and not from the belief that life is fixed but from the conviction that consciousness can change. His central lesson is simple yet demanding: the imagination becomes transformative when we learn to inhabit the life we desire inwardly before we see its evidence outwardly.</t>
   </si>
   <si>
     <t>Chapter 1 : Who Is Your Imagination?
 I rest not from my great task
 To open the Eternal Worlds, to open the immortal Eyes
 Of Man inwards into the Worlds of thought: into Eternity
 Ever expanding in the Bosom of God, the Human Imagination.
 —Blake, Jerusalem 5:18–20
 Certain words in the course of long use gather so many strange connotations that they almost cease to mean anything at all. Such a word is imagination. This word is made to serve all manner of ideas, some of them directly opposed to one another. Fancy, thought, hallucination, suspicion: indeed, so wide is its use and so varied its meanings, the word imagination has no status nor fixed significance. For example, we ask a man to “use his imagination”, meaning that his present outlook is too restricted and therefore not equal to the task. In the next breath, we tell him that his ideas are “pure imagination”, thereby implying that his ideas are unsound. We speak of a jealous or suspicious person as a “victim of his own imagination”, meaning that his thoughts are untrue. A minute later we pay a man the highest tribute by describing him as a “man of imagination”. Thus the word imagination has no definite meaning. Even the dictionary gives us no help. It defines imagination as: (1) the picturing power or act of the mind, the constructive or creative principle; (2) a phantasm; (3) an irrational notion or belief; (4) planning, plotting or scheming as involving mental construction.
 I identify the central figure of the Gospels with human imagination, the power which makes the forgiveness of sins, the achievement of our goals, inevitable.
 “All things were made by Him; and without him was not anything made that was made.” —John 1:3
 There is only one thing in the world, Imagination, and all our deformations of it.
 “He is despised and rejected of men; a man of sorrows, and acquainted with grief.”
 —Isaiah 53:3
 Imagination is the very gateway of reality. “Man”, said Blake, “is either the ark of God or a phantom of the earth and of the water”. “Naturally he is only a natural organ subject to Sense”. “The Eternal Body of Man is The Imagination: that is God himself, The Divine Body. Jesus: we are His Members”.
 I know of no greater and truer definition of the Imagination than that of Blake. By imagination we have the power to be anything we desire to be. Through imagination, we disarm and transform the violence of the world. Our most intimate as well as our most casual relationships become imaginative, as we awaken to “the mystery hid from the ages”, that Christ in us is our imagination. We then realize that only as we live by imagination can we truly be said to live at all.
 I want this book to be the simplest, clearest, frankest work I have the power to make it, that I may encourage you to function imaginatively, that you may open your “Immortal Eyes inwards into the Worlds of Thought”, where you behold every desire of your heart as ripe grain “white already to harvest”.
 “I am come that they might have life, and that they might have it more abundantly.”
 —John 10:10
 The abundant life that Christ promised us is ours to experience now, but not until we have the sense of Christ as our imagination can we experience it
 “The mystery hid from the ages… Christ in you, the hope of glory,”
 —Colossians 1:26, 27
 is your imagination. This is the mystery which I am ever striving to realize more keenly myself and to urge upon others.
 Imagination is our redeemer, “the Lord from Heaven” born of man but not begotten of man.
 Every man is Mary and birth to Christ must give. If the story of the Immaculate Conception and birth of Christ appears irrational to man, it is only because it is misread as biography, history, and cosmology, and the modern explorers of the imagination do not help by calling It the unconscious or subconscious mind. Imagination’s birth and growth is the gradual transition from a God of tradition to a God of experience. If the birth of Christ (imagination) in man seems slow, it is only because man is unwilling to let go the comfortable but false anchorage of tradition.
@@ -251,73 +273,51 @@
 I asked myself many times, “If my imagination is Christ Jesus and all things are possible to Christ Jesus, are all things possible to me?”
 Through experience, I have come to know that, when I identify myself with my aim in life, then Christ is awake in me.
 Christ is sufficient for all things.
 “I lay down my life that I might take it again. No man taketh it from me, but I lay it down of myself.”
 —John 10:17, 18
 What a comfort it is to know that all that I experience is the result of my own standard of beliefs; that I am the center of my own web of circumstances and that as I change, so must my outer world!
 The world presents different appearances according as our states of consciousness differ. What we see when we are identified with a state cannot be seen when we are no longer fused with it. By state is meant all that man believes and consents to as true. No idea presented to the mind can realize itself unless the mind accepts it. It depends on the acceptance, the state with which we are identified, how things present themselves. In the fusion of imagination and states is to be found the shaping of the world as it seems. The world is a revelation of the states with which imagination is fused. It is the state from which we think that determines the objective world in which we live. The rich man, the poor man, the good man, the thief are what they are by virtue of the states from which they view the world. On the distinction between these states depends the distinction between the worlds of these men. Individually so different is this same world. It is not the actions and behaviour of the good man that should be matched but his point of view. Outer reforms are useless if the inner state is not changed. Success is gained not by imitating the outer actions of the successful but by right inner actions and inner talking.
 If we detach ourselves from a state, and we may at any moment, the conditions and circumstances to which that union gave being vanish.
 It was in the fall of 1933 in New York City that I approached Abdullah with a problem. He asked me one simple question, “What do you want?” I told him that I would like to spend the winter in Barbados, but that I was broke. I literally did not have a nickel.
 “If you will imagine yourself to be in Barbados”, said he, “thinking and viewing the world from that state of consciousness instead of thinking of Barbados, you will spend the winter there.” “You must not concern yourself with the ways and means of getting there, for the state of consciousness of already being in Barbados, if occupied by your imagination, will devise the means best suited to realize itself.”
 Man lives by committing himself to invisible states, by fusing his imagination with what he knows to be other than himself, and in this union he experiences the results of that fusion. No one can lose what he has, save by detachment from the state where the things experienced have their natural life.
 “You must imagine yourself right into the state of your fulfilled desire”, Abdullah told me, “and fall asleep viewing the world from Barbados.”
 The world which we describe from observation must be as we describe it relative to ourselves. Our imagination connects us with the state desired. But we must use imagination masterfully, not as an onlooker thinking of the end, but as a partaker thinking from the end. We must actually be there in imagination. If we do this, our subjective experience will be realized objectively.
 “This is not mere fancy”, said he, “but a truth you can prove by experience.”
 His appeal to enter into the wish fulfilled was the secret of thinking from the end. Every state is already there as “mere possibility” as long as you think of it, but is overpoweringly real when you think from it. Thinking from the end is the way of Christ.
 I began right there and then, fixing my thoughts beyond the limits of sense, beyond that aspect to which my present state gave being, towards the feeling of already being in Barbados and viewing the world from that standpoint.
 He emphasized the importance of the state from which man views the world as he falls asleep. All prophets claim that the voice of God is chiefly heard by man in dreams.
 “In a dream, in a vision of the night, when deep sleep falleth upon men, in slumbering upon the bed; then he openeth the ears of men, and sealeth their instruction.” —Job 33:15, 16
 That night and for several nights thereafter, I fell asleep in the assumption that I was in my father’s house in Barbados. Within a month, I received a letter from my brother, saying that he had a strong desire to have the family together at Christmas and asking me to use the enclosed steamship ticket for Barbados. I sailed two days after I received my brother’s letter and spent a wonderful winter in Barbados.
 This experience has convinced me that man can be anything he pleases if he will make the conception habitual and think from the end. It has also shown me that I can no longer excuse myself by placing the blame on the world of external things, that my good and my evil have no dependency except from myself, that it depends on the state from which I view the world how things present themselves.
 Man, who is free in his choice, acts from conceptions which he freely, though not always wisely, chooses. All conceivable states are awaiting our choice and occupancy, but no amount of rationalizing will of itself yield us the state of consciousness which is the only thing worth having.
 The imaginative image is the only thing to seek.
 The ultimate purpose of imagination is to create in us “the spirit of Jesus”, which is continual forgiveness of sin, continual identification of man with his ideal. Only by identifying ourselves with our aim can we forgive ourselves for having missed it. All else is labor in vain. On this path, to whatever place or state we convey our imagination, to that place or state we will gravitate physically also.
 “In my Father’s house are many mansions; if it were not so, I would have told you. I go to prepare a place for you. And if I go and prepare a place for you, I will come again, and receive you unto myself; that where I am, there ye may be also.”
 —John 14:2, 3
-By sleeping in my father’s house in my imagination as though I slept there in the flesh, I used my imagination with that state and was compelled to experience that state in the flesh also.
-[...21 lines deleted...]
-—Luke 15:31</t>
+By sleeping in my father’s house in my imagination as though I slept there in the flesh, I used my imagination with that state and was compelled to experience that state in the flesh also.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/7b0c8e53-dede-4919-a927-7bc25978cba4.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068049</t>
   </si>
   <si>
     <t>Discover Awakened Imagination by Neville Goddard. This book is published by General Press in Paperback format, ISBN 9789389157086, ASIN 9389157080, under Self-Help, Spirituality, Nonfiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -870,68 +870,70 @@
         <v>39</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>