--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -129,67 +129,77 @@
     <t>Book Code</t>
   </si>
   <si>
     <t>Short Description</t>
   </si>
   <si>
     <t>Bambi</t>
   </si>
   <si>
     <t>Felix Salten</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B0BBRHRQXW</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
+  </si>
+  <si>
+    <t>Children &amp; Young Adult</t>
   </si>
   <si>
     <t>Children's Books</t>
   </si>
   <si>
     <t>Children's Classics</t>
   </si>
   <si>
     <t>JUV007000</t>
   </si>
   <si>
     <t>2022-09-05 00:00:00</t>
   </si>
   <si>
     <t>First published in 1923, ‘Bambi’ is an Austrian coming-of-age novel written by Felix Salten, an Austro-Hungarian author and literary critic in Vienna.
 This is an enchanting story of a deer in the forest. Bambi’s life in the woods begins cheerfully with its mother, other forest animals to play with, and cousins, Gobo and beautiful Faline. But winter comes, and Bambi learns that the woods hold danger and snow makes food difficult to find. Bambi's father, a handsome stag, roams the forest but leaves Bambi and his mother alone. Man comes to the forest with weapons that can wound an animal.
 Though Bambi fears for his life and the well-being of his friends and family, nothing, not even Man, can stop him from growing to become a mighty Prince of the Forest. This charming and timeless children’s story would make for perfect bedtime reading.</t>
+  </si>
+  <si>
+    <t>Felix Salten (1869–1945) was an Austrian author, journalist, literary critic, and screenwriter whose works captured both the beauty of the natural world and the complexities of human society. He is best remembered as the creator of Bambi, A Life in the Woods (1923), a timeless novel that has touched generations of readers with its moving portrayal of life, survival, and the bond between animals and nature. Although many know Bambi through its famous film adaptation, Salten's original novel is a thoughtful and deeply philosophical work that explores the challenges of growing up in an unpredictable world.
+Born as Siegmund Salzmann on September 6, 1869, in Budapest, then part of the Austro-Hungarian Empire, Salten moved with his Jewish family to Vienna while still a child. Financial difficulties forced him to leave school at an early age, but his passion for literature never faded. He educated himself through extensive reading and soon began working as a journalist. Vienna's vibrant cultural life introduced him to many leading writers, artists, and intellectuals, helping him establish himself as an important literary voice.
+Throughout his career, Salten wrote novels, short stories, essays, travel books, plays, and newspaper articles. His keen observations of both people and wildlife gave his writing an unusual depth and realism. He believed that nature reflected many of the struggles found in human life, and this belief became the foundation of his most celebrated works.
+Published in 1923, Bambi, A Life in the Woods quickly gained international recognition. Far more than a children's story, the novel explores themes of innocence, loss, courage, friendship, and the constant struggle for survival. Salten's vivid descriptions of forests and wildlife, combined with his compassionate storytelling, created a work that continues to resonate with readers of all ages.
+The rise of Nazi persecution dramatically changed Salten's later years. Because he was Jewish, his books were banned in Germany, and he was forced to leave Austria after the Nazi annexation in 1938. He found refuge in Switzerland, where he spent the remainder of his life. Felix Salten died on October 8, 1945, leaving behind a rich literary legacy. Today, he is remembered not only as the author of Bambi but also as a gifted storyteller whose writings continue to inspire compassion for nature, empathy for all living beings, and a deeper appreciation of life's fragile beauty.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/66d35e32-59a3-4ab7-abce-1a79b37f2dee.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068991</t>
   </si>
   <si>
     <t>Discover Bambi by Felix Salten. This book is published by General Press in eBook format, ISBN 9789354993848, ASIN B0BBRHRQXW, under Children's Books, Children's Classics.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -715,85 +725,87 @@
       </c>
       <c r="E2" s="2"/>
       <c r="F2" s="2">
         <v>9789354993848</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>99.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>