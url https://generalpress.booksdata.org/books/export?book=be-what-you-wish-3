--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -149,67 +149,82 @@
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Self-Help</t>
   </si>
   <si>
     <t>Spirituality</t>
   </si>
   <si>
     <t>Nonfiction</t>
   </si>
   <si>
     <t>SEL027000, SEL032000</t>
   </si>
   <si>
     <t>2019-09-06 00:00:00</t>
   </si>
   <si>
-    <t>Most men are totally unaware of the creative power of imagination and invariably bow before the dictates of 'facts' and accepts life on the basis of the world without. But when you discover this creative power within yourself, you will boldly assert the supremacy of imagination and put all things in subjection to it.
-[...10 lines deleted...]
-9. Affirm the Reality of Our Own Greatness</t>
+    <t>'Be What You Wish by Neville Goddard' is a classic spiritual self-help book in the genre of metaphysics and personal development, built around a simple but powerful idea: your imagination can shape the life you experience. What if the person you want to become is not somewhere in the future, but already exists within you as a possibility waiting to be accepted? Neville Goddard invites readers to explore that question and rethink the relationship between thought, belief, imagination, and reality.
+Rather than presenting success as something achieved solely through hard work or external circumstances, Goddard argues that lasting change begins in consciousness. He encourages readers to stop defining themselves by their current situation and instead imagine themselves already possessing the qualities, circumstances, and achievements they desire. The central practice is to enter mentally into the feeling of having reached the desired state, allowing imagination to become a vivid inner experience rather than a distant wish.
+Throughout Be What You Wish, Goddard explains how assumptions and beliefs influence the way people see themselves and respond to life. He emphasizes that imagination is not merely daydreaming; when directed with intention and emotional conviction, it can become a practical tool for personal transformation. The book explores ideas such as self-concept, visualization, faith, mental rehearsal, and the importance of feeling that a desired condition is already true.
+Goddard's writing is concise yet thought-provoking, encouraging readers to examine the stories they repeatedly tell themselves about who they are and what they can achieve. His message is especially appealing to anyone interested in manifestation, spiritual growth, positive thinking, or the power of the subconscious mind. Instead of waiting for circumstances to change first, readers are challenged to change their inner assumption and allow their outer experience to follow.
+Ultimately, 'Be What You Wish' is an invitation to look inward and discover how much influence imagination may have over the direction of life. Its central message is both challenging and hopeful: become inwardly what you wish to experience outwardly, and your perception of what is possible may begin to change. For readers curious about Neville Goddard's philosophy and the deeper principles behind manifestation, this short but influential work offers ideas that are worth exploring—and perhaps putting into practice.</t>
   </si>
   <si>
     <t>Neville Lancelot Goddard (1905–1972) was a prominent and highly influential teacher in the New Thought movement, best known for his philosophy on the creative power of the human imagination. Born in St. Michael, Barbados, Goddard moved to New York City in 1922 to study drama. While working as a dancer and actor, his interests shifted toward mysticism after meeting an eccentric Ethiopian rabbi named Abdullah, who mentored him in Kabbalah, esoteric Christianity, and the psychological interpretation of scripture.
 Leaving the theater behind, Neville dedicated his life to teaching what he termed "The Law of Assumption"—the principle that one can manifest their desires by vividly assuming the feeling of the wish fulfilled. Unlike many of his contemporaries, he taught that the Bible was not a historical record but a psychological drama mapping the evolution of human consciousness, asserting that the divine creator is the human imagination itself.
 Throughout the mid-20th century, he delivered hundreds of unscripted lectures across the United States and authored foundational metaphysical classics, including Feeling is the Secret and The Power of Awareness. Today, Goddard’s visionary teachings continue to experience a massive resurgence, profoundly shaping modern self-help, spirituality, and manifestation philosophies.</t>
+  </si>
+  <si>
+    <t>Neville Goddard’s Be What You Wish is a concise but powerful work of spiritual philosophy centered on one transformative idea: the life we experience is deeply influenced by the identity and state of consciousness we accept within ourselves. Rather than treating desire as something distant that must be chased, Goddard teaches that we should mentally and emotionally become the person who already possesses what they desire. The book is ultimately an invitation to change the inner self first and allow outer circumstances to follow.
+At the heart of Goddard’s teaching is the principle that consciousness is creative. Human beings are constantly thinking, imagining, remembering, anticipating, and emotionally responding to life. According to Goddard, these inner activities are not insignificant. They form patterns of consciousness that influence how we behave, what we notice, what we expect, and ultimately what kind of experiences we draw into our lives.
+Goddard therefore asks the reader to stop identifying primarily with present circumstances. A person may currently be struggling financially, living alone, searching for work, or facing disappointment, but those conditions do not have to become the definition of who that person is. Circumstances describe a present situation; they do not necessarily have to determine the future.
+The title, Be What You Wish, expresses the central practice of the book. If you wish to be successful, become successful in consciousness. If you want to be loved, experience yourself as loved. If you desire security, begin to think and feel from a position of security rather than continually rehearsing fear. The important change is not merely saying positive words but occupying the mental state associated with the fulfilled desire.
+Goddard makes an important distinction between wishing for something and assuming that it is already true. Someone who continually says, “I want to be successful,” is mentally emphasizing the condition of not yet being successful. The desire remains in the future. Goddard instead encourages the reader to imagine the satisfaction that would come after success and to experience that satisfaction now.
+This is the foundation of his famous idea of living from the end. The “end” is the completed desire—the situation that would exist if the wish had already been fulfilled. Rather than imagining the long chain of events that might lead to the desired result, the individual imagines a short scene that implies the result has already occurred.
+For example, someone hoping to receive a promotion might imagine a colleague congratulating them. They could hear the colleague’s voice, see the office around them, and feel the quiet satisfaction of knowing that the promotion is real. The imagined scene should be simple and believable enough to enter emotionally. The point is not elaborate fantasy but a change in the inner sense of reality.
+Goddard places great importance on feeling, but he does not mean emotional excitement alone. The feeling he describes is closer to the natural sense of certainty that accompanies an accepted fact. When a person knows something has happened, they do not constantly struggle to convince themselves. They simply experience it as true. Goddard wants the desired condition to acquire that same inner quality.
+This idea leads to another major theme: identity. Every person carries an internal answer to the question, “Who am I?” That answer may include beliefs such as “I am unlucky,” “I am unsuccessful,” “I am not worthy of love,” or, conversely, “I am capable,” “I am valued,” and “I am secure.” Goddard argues that these assumptions about the self influence the way life is experienced.
+Changing circumstances therefore begins with changing the concept of oneself. If someone wants a different kind of life while continuing to think of themselves as the same defeated or powerless person, they may find it difficult to sustain change. The inner identity must evolve along with the desired outcome.
+Goddard also emphasizes the importance of attention. The mind tends to give life to whatever it repeatedly observes and dwells upon. If a person constantly examines evidence of failure, rejection, or scarcity, those conditions occupy more and more of their consciousness. Goddard encourages readers to redirect attention toward the desired state instead.
+This does not mean ignoring practical reality. Rather, it means refusing to make present circumstances the permanent authority over one’s imagination. A difficult situation may be real in the present, but continually imagining the same difficulty does not necessarily help resolve it. Goddard asks readers to imagine the outcome they would prefer and to return mentally to that outcome whenever fear pulls them back toward the old state.
+One of the most practical aspects of the teaching is the use of imagined conversations. Goddard suggests that people can mentally hear others saying things that confirm their desired condition. If someone wants to succeed in a particular field, they might imagine a friend telling them, “You have done wonderfully.” If they want improved relationships, they might imagine a loved one expressing warmth and affection. These imagined conversations provide the mind with a concrete way of experiencing the desired reality.
+The practice is closely related to Goddard’s broader spiritual understanding of imagination. He does not consider imagination merely a psychological trick. He sees it as a divine or spiritual faculty through which human beings participate in creation. His interpretation of biblical teachings is therefore central to his philosophy. He repeatedly returns to the idea that the individual’s deepest sense of “I am” is connected with the divine source of existence.
+This spiritual dimension gives the book a deeper purpose. Goddard is not simply teaching readers how to obtain possessions or achieve personal goals. He is asking them to recognize their capacity to reshape their inner relationship with life. Wealth, relationships, career success, and other desires are examples through which a larger principle can be practiced: become inwardly what you wish to experience outwardly.
+The book also carries an important lesson about persistence. A person may briefly imagine success but then immediately return to fear when circumstances appear unchanged. Goddard argues that this simply means the old state of consciousness has regained control. The solution is to return to the desired state again and again. Persistence means maintaining the new assumption instead of allowing temporary appearances to dictate the inner story.
+At the same time, the philosophy places responsibility on the individual. Rather than spending all their energy blaming other people or circumstances, readers are encouraged to examine their own assumptions. This does not mean that every event in life is consciously chosen or that external problems are imaginary. Instead, Goddard focuses on the part of life that remains within personal control: attention, imagination, interpretation, expectation, and self-concept.
+Ultimately, Be What You Wish is a book about inner transformation preceding outer transformation. Its message is simple: do not wait for circumstances to make you feel like the person you want to become. Begin by becoming that person inwardly.
+Goddard invites the reader to imagine the desired life not as a distant possibility but as an experienced reality. To think from the position of fulfillment rather than lack. To replace an old identity with a new one. To treat imagination as a deliberate practice rather than an accidental stream of thoughts.
+The lasting appeal of the book lies in this shift in perspective. Instead of asking, “What must happen before I can become the person I want to be?” Goddard asks a more challenging question: “Who would I be if my wish were already fulfilled?” His answer is the foundation of the entire work: enter that state now, live from it inwardly, and allow your thoughts, feelings, and actions to become consistent with the person you have chosen to be.</t>
   </si>
   <si>
     <t>1. Be What You Wish
 A newspaperman related to me that our great scientist, Robert Millikan, once told him that he had set a goal for himself at an early age when he was still very poor and unproven in the great work he was to do in the future. He condensed his dream of greatness and security into a simple statement, which statement, implied that his dream of greatness and security was already realized. Then he repeated the statement over and over again to himself until the idea of greatness and security filled his mind and crowded all other ideas out of his consciousness. These may not have been the words of Dr. Millikan but they are those given to me and I quote, “I have a lavish, steady, dependable income, consistent with integrity and mutual benefit.” As I have said repeatedly, everything depends upon our attitude towards ourselves. That which we will not affirm as true of ourselves cannot develop in our life. Dr. Millikan wrote his dream of greatness and security in the first person, present tense. He did not say, “I will be great; I will be secure,” for that would have implied that he was not great and secure. Instead, he made his future dream a present fact. “I have,” said he, “a lavish, steady, dependable income, consistent with integrity and mutual benefit.”
 The future dream must become a present fact in the mind of him who seeks to realize it. We must experience in imagination what we would experience in reality in the event we achieved our goal, for the soul imagining itself into a situation takes on the results of that imaginary act. If it does not imagine itself into a situation, it is ever free of the result.
 It is the purpose of this teaching to lift us to a higher state of consciousness, to stir the highest in us to confidence and self-assertion, for that which stirs the highest in us is our teacher and healer. The very first word of correction or cure is always, “Arise.” If we are to understand the reason for this constant command of the Bible to “arise,” we must recognize that the universe understood internally is an infinite series of levels and man is what he is according to where he is in that series. As we are lifted up in consciousness, our world reshapes itself in harmony with the level to which we are lifted. He who raises from his prayer a better man, his prayer has been granted.
 To change the present state we, like Dr. Millikan, must rise to a higher level of consciousness. This rise is accomplished by affirming that we are already that which we want to be; by assuming the feeling of the wish fulfilled. The drama of life is a psychological one which we bring to pass by our attitudes rather than by our acts. There is no escape from our present predicament except by a radical psychological transformation. Everything depends upon our attitude towards ourselves. That which we will not affirm as true of ourselves will not develop in our lives.
 We hear much of the humble man, the meek man – but what is meant by a meek man? He is not poor and groveling, the proverbial doormat, as he is generally conceived to be. Men who make themselves as worms in their own sight have lost the vision of that life – into the likeness of which it is the true purpose of the spirit to transform this life. Men should take their measurements not from life as they see it but from men like Dr. Millkan, who, while poor and unproven, dared to assume, “I have a lavish, steady, dependable income, consistent with integrity and mutual benefit.” Such men are the meek of the Gospels, the men who inherit the earth. Any concept of self less than the best robs us of the earth. The promise is, “Blessed are the meek, for they shall inherit the earth.” In the original text, the word translated as meek is the opposite of the words – resentful – angry. It has the meaning of becoming “tamed” as a wild animal is tamed. After the mind is tamed, it may be likened to a vine, of which it may be said, “Behold this vine. I found it a wild tree whose wanton strength had swollen into irregular twigs. But I pruned the plant, and it grew temperate in its vain expense of useless leaves, and knotted as you see into these clean, full clusters to repay the hand that wisely wounded it.”
 A meek man is a self-disciplined man. He is so disciplined he sees only the finest, he thinks only the best. He is the one who fulfills the suggestion, “Brethren, whatsoever things are true, whatsoever things are honest, whatsoever things are just, whatsoever things are pure, whatsoever things are lovely, whatsoever things are of good report; if there be any virtue and if there be any praise, think on these things.”
 We rise to a higher level of consciousness, not because we have curbed our passions, but because we have cultivated our virtues. In truth, a meek man is a man in complete control of his moods, and his moods are the highest, for he knows he must keep a high mood if he would walk with the highest.
 It is my belief that all men can, like Dr. Millikan, change the course of their lives. I believe that Dr. Millikan’s technique of making his desire a present fact to himself is of great importance to any seeker after the “truth.” It is also his high purpose to be of “mutual benefit” that is inevitably the goal of us all. It is much easier to imagine the good of all than to be purely selfish in our imagining. By our imagination, by our affirmations, we can change our world, we can change our future. To the man of high purpose, to the disciplined man, this is a natural measure, so let us all become disciplined men. Next Sunday morning, July 15th, I am speaking as the guest of Dr. Bailes at 10:30 at the Fox-Wilshire Theater on Wilshire Boulevard, near La Cienega. My subject for next Sunday is “Changing Your Future.” It is a subject near to the hearts of us all. I hope you will all come on Sunday to learn how to be the disciplined man, the meek man, who “changes his future” to the benefit of his fellow man. If you are observant, you will notice the swift echo or response to your every mood in this message and you will be able to key it to the circumstances of your daily life. When we are certain of the relationship of mood to circumstance in our lives, we welcome what befalls us. We know that all we meet is part of ourselves. In the creation of a new life we must begin at the beginning, with a change of mood. Every high mood of man is the opening of the door to a higher level for him. Let us mould our lives about a high mood or a community of high moods. Individuals, as well as communities, grow spiritually in proportion as they rise to a higher ideal. If their ideal is lowered, they sink to its depths; if their ideal is exalted, they are elevated to heights unimagined. We must keep the high mood if we would walk with the highest; the heights, also, were meant for habitation. All forms of the creative imagination imply elements of feeling. Feeling is the ferment without which no creation is possible. There is nothing wrong with our desire to transcend our present state. There would be no progress in this world were it not for man’s dissatisfaction with himself. It is natural for us to seek a more beautiful personal life; it is right that we wish for greater understanding, greater health, greater security. It is stated in the sixteenth chapter of the Gospel of St. John, “Heretofore have ye asked for nothing in my name; ask and ye shall receive, that your joy may be full.”
 A spiritual revival is needed for mankind, but by spiritual revival I mean a true religious attitude, one in which each individual, himself, accepts the challenge of embodying a new and higher value of himself as Dr. Millikan did. A nation can exhibit no greater wisdom in the mass than it generates in its units. For this reason, I have always preached self-help, knowing that if we strive passionately after this kind of self-help, that is, to embody a new and higher concept of ourselves, then all other kinds of help will be at our service.
 The ideal we serve and hope to achieve is ready for a new incarnation; but unless we offer it human parentage it is incapable of birth. We must affirm that we are already that which we hope to be and live as though we were, knowing like Dr. Millikan, that our assumption, though false to the outer world, if persisted in, will harden into fact.
 The perfect man judges not after appearances; he judges righteously. He sees himself and others as he desires himself and them to be. He hears what he wants to hear. He sees and hears only the good. He knows the truth, and the truth sets him free and leads him to good. The truth shall set all mankind free. This is our spiritual revival. Character is largely the result of the direction and persistence of voluntary attention.
 “Think truly, and thy thoughts shall the world’s famine feed;
 Speak truly, and each word of thine shall be a fruitful seed;
 Live truly, and thy life shall be a great and noble creed.”
 2. By Imagination We Become
 How many times have we heard someone say, “Oh, it’s only his imagination?” Only his imagination – man’s imagination is the man himself. No man has too little imagination, but few men have disciplined their imagination. Imagination is itself indestructible. Therein lies the horror of its misuse. Daily, we pass some stranger on the street and observe him muttering to himself, carrying on an imaginary argument with one not present. He is arguing with vehemence, with fear or with hatred, not realizing that he is setting in motion, by his imagination, an unpleasant event which he will presently encounter.
 The world, as imagination sees it, is the real world. Not facts, but figments of the imagination, shape our daily lives. It is the exact and literal minded who live in a fictitious world. Only imagination can restore the Eden from which experience has driven us out. Imagination is the sense by which we perceived the above, the power by which we resolve vision into being. Every stage of man’s progress is made by the exercise of the imagination. It is only because men do not perfectly imagine and believe that their results are sometimes uncertain when they might always be perfectly certain. Determined imagination is the beginning of all successful operation. The imagination, alone, is the means of fulfilling the intention. The man who, at will, can call up whatever image he pleases is, by virtue of the power of his imagination, least of all subject to caprice. The solitary or captive can, by intensity of imagination and feeling, affect myriads so that he can act through many men and speak through many voices. “We should never be certain,” wrote William Butler Yeats in his Ideas of Good and Evil, “that it was not some woman treading in the wine-press who began that subtle change in men’s minds, or that the passion did not begin in the mind of some shepherd boy, lighting up his eyes for a moment before it ran upon its way.”
 Let me tell you the story of a very dear friend of mine, at the time the costume designer of the Music Hall in New York. She told me, one day, of her difficulty in working with one of the producers who invariably criticized and rejected her best work unjustly; that he was often rude and seemed deliberately unfair to her. Upon hearing her story, I reminded her, as I am reminding you, that men can only echo to us that which we whisper to them in secret. I had no doubt but that she silently argued with the producer, not in the flesh, but in quiet moments to herself. She confessed that she did just that each morning as she walked to work. I asked her to change her attitude toward him, to assume that he was congratulating her on her fine designs and she, in turn, was thanking him for his praise and kindness. This young designer took my advice and as she walked to the theater, she imagined a perfect relationship of the producer praising her work and she, in turn, responding with gratitude for his appreciation. This she did morning after morning and in a very short while, she discovered for herself that her own attitude determined the scenery of her existence. The behavior of the producer completely reversed itself. He became the most pleasant professional employer she had encountered. His behavior merely echoed the changes that she had whispered within herself. What she did was by the power of imagination. Her fantasy led his; and she, herself, dictated to him the discourse they eventually had together at the time she was seemingly walking alone.
 Let us set ourselves, here and now, a daily exercise of controlling and disciplining our imagination. What finer beginning than to imagine better than the best we know for a friend. There is no coal of character so dead that it will not glow and flame if but slightly turned. Don’t blame; only resolve. Life, like music, can by a new setting turn all its discords into harmonies. Represent your friend to yourself as already expressing that which he desires to be. Let us know that with whatever attitude we approach another, a similar attitude approaches us.
 How can we do this? Do what my friend did. To establish rapport, call your friend mentally. Focus your attention on him and mentally call his name just as you would to attract his attention were you to see him on the street. Imagine that he has answered, mentally hear his voice – imagine that he is telling you of the great good you have desired for him. You, in turn, tell him of your joy in witnessing his good fortune. Having mentally heard that which you wanted to hear, having thrilled to the news heard, go about your daily task. Your imagined conversation must awaken what it affirmed; the acceptance of the end wills the means. And the wisest reflection could not devise more effective means than those which are willed by the acceptance of the end.
 However, your conversation with your friend must be in a manner which does not express the slightest doubt as to the truth of what you imagine that you hear and say. If you do not control your imagination, you will find that you are hearing and saying all that you formerly heard and said. We are creatures of habit; and habit, though not law, acts like the most compelling law in the world. With this knowledge of the power of imagination, be as the disciplined man and transform your world by imagining and feeling only what is lovely and of good report. The beautiful idea you awaken in yourself shall not fail to arouse its affinity in others. Do not wait four months for the harvest. Today is the day to practice the control and discipline of your imagination. Man is only limited by weakness of attention and poverty of imagination. The great secret is a controlled imagination and a well sustained attention, firmly and repeatedly focused on the object to be accomplished.
 “Now is the acceptable time to give beauty for ashes, joy for mourning, praise for the spirit of heaviness; that they might be called trees of righteousness, the planting of the Lord that He might be glorified.”
@@ -792,68 +807,70 @@
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="X2" s="2"/>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>