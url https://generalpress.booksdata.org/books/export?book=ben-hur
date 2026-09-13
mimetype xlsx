--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,59 +137,67 @@
   <si>
     <t>Lewis Wallace</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B08LP2B849</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Christian Books &amp; Bibles</t>
   </si>
   <si>
+    <t>Christianity</t>
+  </si>
+  <si>
     <t>REL015000, REL015000</t>
   </si>
   <si>
     <t>2020-10-23 00:00:00</t>
   </si>
   <si>
-    <t>Ben-Hur is one of the bestselling books of all times. This poignant novel intertwines the life stories of a Jewish charioteer named Judah Ben-Hur and Jesus Christ. It explores the themes of betrayal and redemption. Ben-Hur's family is wrongly accused and convicted of treason during the time of Christ. Ben-Hur fights to clear his family's name and is ultimately inspired by the rise of Jesus Christ and his message. Wallace writes with a freshness and immediacy that brings every action-packed scene to life and illuminates the geography, ethnology and customs of the ancient world.
-[...1 lines deleted...]
-Lewis Wallace was an American lawyer, soldier, politician and author. During active duty as a second lieutenant in the Mexican-American War, Wallace met Abraham Lincoln, who would later inspire him to join the Republican Party and fight for the Union in the American Civil War. Following the end of the war, Wallace retired from the army and began writing, completing his most famous work, Ben-Hur: A Tale of the Christ while serving as the governor of New Mexico Territory. Ben-Hur would go on to become the best-selling American novel of the nineteenth century, and is noted as one of the most influential Christian books ever written. Although Ben-Hur is his most famous work, Wallace published continuously throughout his lifetime. Other notable titles include, The Boyhood of Christ, The Prince of India, several biographies and his own autobiography. Wallace died in 1909 at the age of 77, after a lifetime of service in the American army and government.</t>
+    <t>Ben-Hur is one of the bestselling books of all times. This poignant novel intertwines the life stories of a Jewish charioteer named Judah Ben-Hur and Jesus Christ. It explores the themes of betrayal and redemption. Ben-Hur's family is wrongly accused and convicted of treason during the time of Christ. Ben-Hur fights to clear his family's name and is ultimately inspired by the rise of Jesus Christ and his message. Wallace writes with a freshness and immediacy that brings every action-packed scene to life and illuminates the geography, ethnology and customs of the ancient world.</t>
+  </si>
+  <si>
+    <t>Lewis Wallace (1827–1905) was an American lawyer, soldier, diplomat, and author whose remarkable life combined public service with literary achievement. He is best remembered for writing Ben-Hur: A Tale of the Christ, one of the most successful historical novels ever published. His career reflected an unusual blend of military leadership, political responsibility, and creative imagination, making him one of the most fascinating figures of nineteenth-century America.
+Wallace was born on April 10, 1827, in Brookville, Indiana. He grew up in a family that valued public service, as his father, David Wallace, served as the governor of Indiana. Although Lewis was not especially enthusiastic about formal schooling, he loved reading, history, and drawing. He studied law, was admitted to the bar, and began practicing as an attorney before his life took a dramatic turn with the outbreak of the American Civil War.
+During the Civil War, Wallace served as a Union general and earned recognition for his courage and leadership. He played important roles in several major campaigns, including the Battle of Fort Donelson and the Battle of Monocacy, where his determined defense helped delay Confederate forces and protect Washington, D.C. Although some of his military decisions were criticized, he remained a respected officer and continued to serve his country after the war.
+Wallace later held important public positions, including governor of the New Mexico Territory and United States minister to the Ottoman Empire. His travels and broad knowledge of history enriched his writing. In 1880, he published Ben-Hur: A Tale of the Christ, a sweeping novel of faith, adventure, and redemption set during the time of Jesus Christ. The book became an international bestseller, was translated into many languages, and inspired numerous stage productions and film adaptations, including the celebrated 1959 Academy Award-winning film.
+Lewis Wallace died on February 15, 1905, in Crawfordsville, Indiana. Today, he is remembered not only as a distinguished soldier and statesman but also as the author of a timeless literary classic. Through Ben-Hur, Wallace left a lasting legacy of hope, courage, forgiveness, and spiritual reflection that continues to inspire readers around the world.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/d80417de-fc5b-4170-a9bd-5a5668200ee3.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068746</t>
   </si>
   <si>
     <t>Discover Ben-Hur by Lewis Wallace. This book is published by General Press in eBook format, ISBN 9789390492206, ASIN B08LP2B849, under Christian Books and Bibles.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -717,81 +725,85 @@
       <c r="F2" s="2">
         <v>9789390492206</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="W2" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>