--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -146,52 +146,59 @@
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Poetry</t>
   </si>
   <si>
     <t>POE014000, POE022000</t>
   </si>
   <si>
     <t>2021-06-21 00:00:00</t>
   </si>
   <si>
-    <t>‘Beowulf’ is one of the earliest existent poems in a modern European language, composed in England before the Norman Conquest. It is the conventional title of an Old English heroic epic poem consisting of 3182 alliterative long lines, set in Scandinavia, commonly cited as one of the most important works of Anglo-Saxon literature. It survives in a single manuscript known as the Nowell Codex. As a social document this great epic poem is indispensable—reflecting a feudal world of heroes and monsters, blood and victory, life and death. As a work of art, it is remarkable. 
+    <t>‘Beowulf’ is one of the earliest existent poems in a modern European language, composed in England before the Norman Conquest. It is the conventional title of an Old English heroic epic poem consisting of 3182 alliterative long lines, set in Scandinavia, commonly cited as one of the most important works of Anglo-Saxon literature. It survives in a single manuscript known as the Nowell Codex. As a social document this great epic poem is indispensable—reflecting a feudal world of heroes and monsters, blood and victory, life and death. As a work of art, it is remarkable.
 ‘Beowulf’ rings with beauty, power, and artistry that have kept it alive for a thousand years. The noble simplicity of Beowulf's anonymous Anglo-Saxon singer is recaptured in this striking translation by Burton Raffel and is dated between the 8th and the early 11th century.</t>
+  </si>
+  <si>
+    <t>Lesslie Hall (1842–1929) was an American scholar, educator, translator, and writer best remembered for making important works of Old English literature accessible to modern readers. Through his careful translations and educational writings, he helped generations of students discover the richness of early English poetry and language. Although he never achieved the public fame of many novelists or poets, Hall earned lasting respect in academic circles for his dedication to classical learning and literary scholarship.
+He was born on March 6, 1842, in Granville, Ohio, United States. From an early age, Hall displayed a deep interest in languages, literature, and history. He pursued higher education with enthusiasm, developing a strong command of English, Latin, Greek, and Germanic languages. His academic training prepared him for a career devoted to teaching and literary research, fields in which he would spend most of his life.
+Hall served as a professor of English and modern languages at several educational institutions. As a teacher, he was known for his clarity, patience, and commitment to helping students appreciate the foundations of English literature. He believed that the study of ancient texts could enrich both language skills and cultural understanding. His lectures and classroom work reflected his passion for literature and lifelong learning.
+His most enduring contribution came through his translations of Old English works. Hall is especially remembered for his respected English translation of Beowulf, one of the oldest and greatest epic poems in the English language. At a time when Old English was difficult for most readers to understand, his translation opened the door to this literary masterpiece for students and general audiences alike. He also prepared educational editions and scholarly works that supported the study of early English literature and philology.
+Lesslie Hall died on February 25, 1929, leaving behind a legacy of scholarship rather than popular fame. His work continues to be valued by historians of literature and students interested in the origins of the English language. By bridging the gap between ancient texts and modern readers, Hall played an important role in preserving literary heritage. His dedication to education, careful scholarship, and love of language ensured that some of the earliest treasures of English literature remained alive for future generations.</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/3defdc8a-d55c-4005-ac10-be708439bcf4.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068760</t>
   </si>
   <si>
     <t>Discover Beowulf by Lesslie Hall. This book is published by General Press in eBook format, ISBN 9789391181314, ASIN B0973N385S, under Literature and Fiction, Poetry.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -735,67 +742,69 @@
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="2" t="s">
         <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
         <v>43</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
         <v>44</v>
       </c>
-      <c r="W2" s="2"/>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>