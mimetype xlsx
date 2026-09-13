--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,80 +137,101 @@
   <si>
     <t>Sigmund Freud</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B08RSRSWFW</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Politics &amp; Social Sciences</t>
   </si>
   <si>
+    <t>Philosophy</t>
+  </si>
+  <si>
+    <t>Medical Psychoanalysis</t>
+  </si>
+  <si>
     <t>PSY000000, PSY016000</t>
   </si>
   <si>
     <t>2021-01-01 00:00:00</t>
   </si>
   <si>
     <t>‘Beyond the Pleasure Principle’, published in 1920, by world-renowned psychologist Sigmund Freud, marks a major turning point in the author’s theoretical approach. Prior to this work, Freud’s examination of the forces that drive people focused primarily on the sexual drive, or Eros of man, the life instinct to reproduce that is innate in all humans. Freud had attributed most of human behavior to the seeking of sexual pleasure. In reasoned progression he outlined core psychoanalytic concepts, such as repression, free association and libido.
-One of Freud’s most controversial and influential works, ‘Beyond the Pleasure Principle’ remains an important and fascinating read. The concept also helped link Western psychoanalysis with Eastern perspectives on life and death making this book essential reading for students of psychology history and literature.
-[...3 lines deleted...]
-In creating psychoanalysis, a clinical method for treating psychopathology through dialogue between a patient and a psychoanalyst, Freud developed therapeutic techniques such as the use of free association and discovered transference, establishing its central role in the analytic process. Freud's redefinition of sexuality to include its infantile forms led him to formulate the Oedipus complex as the central tenet of psychoanalytical theory. His analysis of dreams as wish-fulfillments provided him with models for the clinical analysis of symptom formation and the mechanisms of repression as well as for elaboration of his theory of the unconscious as an agency disruptive of conscious states of mind.</t>
+One of Freud’s most controversial and influential works, ‘Beyond the Pleasure Principle’ remains an important and fascinating read. The concept also helped link Western psychoanalysis with Eastern perspectives on life and death making this book essential reading for students of psychology history and literature.</t>
   </si>
   <si>
     <t>Born Sigismund Schlomo Freud in 1856 in Freiberg, Moravia, he moved with his family to Vienna, Austria, at a young age. A brilliant student, Freud entered the University of Vienna at seventeen to study medicine. Initially focusing on neurology and zoology, he conducted significant research on the nervous systems of marine life. After earning his medical degree, he began working at the Vienna General Hospital, where his fascination with the complex workings of the human brain gradually shifted his focus from the physical structures of nerves to the realm of psychological disorders.
 Freud's pivotal transition occurred in the 1880s following his collaboration with physician Josef Breuer and his studies under French neurologist Jean-Martin Charcot. Intrigued by the treatment of hysteria through hypnosis, Freud began developing a revolutionary clinical method centered on dialogue. He posited that unexpressed, deeply repressed traumatic memories in the unconscious mind were the root cause of psychological distress. By encouraging patients to speak freely about their dreams, memories, and childhood experiences—a technique known as free association—Freud established the foundational framework of psychoanalysis.
 In 1899, Freud published his seminal work, The Interpretation of Dreams, introducing the concept of the unconscious mind and arguing that dreams are disguised fulfillments of repressed wishes. This was followed by a series of highly influential and controversial publications outlining his theories on psychosexual development, the Oedipus complex, and the tripartite structure of the psyche: the id, ego, and superego. Although his ideas frequently scandalized the conservative Victorian medical establishment, they eventually attracted a dedicated circle of followers, transforming psychoanalysis into an international movement.
 Despite battling painful jaw cancer for the last sixteen years of his life, Freud remained a remarkably prolific writer and clinician. In 1938, the Nazi annexation of Austria forced the eighty-two-year-old Freud, who was of Jewish descent, to flee Vienna for London to escape persecution. He died there the following year. While many of his specific clinical theories have been heavily criticized or discarded by modern psychiatry, Freud's profound cultural impact is undeniable. He forever altered the way humanity understands the subconscious, shaping not just psychology, but literature, art, and modern thought.</t>
   </si>
   <si>
+    <t>Sigmund Freud’s Beyond the Pleasure Principle, first published in 1920, is one of the most challenging and influential works in the history of psychoanalysis. In this short but ambitious book, Freud begins with a question that seems simple: if human beings naturally seek pleasure and avoid pain, why do they so often repeat experiences that are painful, frightening, or destructive? The question leads him into deeper territory, where he examines trauma, repetition, dreams, childhood behavior, sexuality, aggression, and ultimately the nature of life itself. The book is important not because Freud arrives at a neat answer, but because he is willing to question one of the foundations of his own earlier thinking.
+Freud’s earlier psychological model had placed the pleasure principle at the center of mental life. According to this idea, the mind tends to seek experiences that reduce tension and produce satisfaction while avoiding experiences that increase discomfort. Pleasure and unpleasure therefore appeared to provide a basic guide to human behavior. Yet Freud noticed that clinical experience did not always support this straightforward picture. Patients who had suffered traumatic experiences sometimes seemed compelled to return to them in their memories, dreams, and behavior. Instead of moving toward pleasure, they repeatedly returned to distress.
+One of Freud’s main examples comes from the treatment of soldiers who had experienced the horrors of the First World War. These patients often suffered from recurring dreams in which they relived frightening events. Such dreams were not pleasant wish fulfillments. They seemed to reproduce the very experiences from which the mind should logically want to escape. Freud asks why the mind would repeatedly bring painful experiences back into consciousness.
+He then turns to an ordinary childhood game that he observed in his grandson. The child repeatedly threw a small object away and then brought it back, accompanying the action with sounds that Freud interpreted as meaning “gone” and “there.” Freud understood the game as a way of dealing with the painful experience of his mother leaving. Instead of simply suffering helplessly when she disappeared, the child recreated the disappearance himself. In the game, he became the one controlling the situation.
+For Freud, this observation raises an important possibility. Perhaps repetition itself serves a psychological purpose. By repeatedly recreating a disturbing experience, a person may gradually attempt to gain control over something that originally felt overwhelming and uncontrollable. Repetition may therefore be connected with the mind’s effort to master trauma.
+But Freud does not stop there. He notices that repetition compulsion can appear even when there is no obvious movement toward mastery or pleasure. People sometimes repeat destructive relationships, painful situations, humiliations, or failures despite knowing that these experiences hurt them. They may seem trapped in patterns that contradict their conscious wishes. This phenomenon becomes one of the central mysteries of the book.
+Freud proposes the concept of the “repetition compulsion” to describe this tendency. He argues that there may be forces within the mind that are stronger than the simple desire for pleasure. Human beings can be driven to repeat experiences that cause anxiety, suffering, or disappointment. This suggests that the pleasure principle, although extremely important, may not explain everything that happens in mental life.
+At this point, Freud begins moving toward one of his most radical ideas: the death drive, or Thanatos. He proposes that living organisms may contain a fundamental tendency to return to an earlier, simpler state. Life, in his speculative account, is characterized by tension, development, complexity, and change. Yet there may also be an opposing tendency toward stillness, repetition, and ultimately the complete cessation of tension that death represents.
+Freud describes this as a drive toward an inorganic state. He imagines life as emerging from matter that was originally lifeless and suggests that living matter may, in a profound sense, contain an impulse to return to that earlier condition. This becomes the basis for what would later be called the death instinct or death drive.
+The idea is deliberately speculative. Freud himself does not present it as an established scientific fact. Much of the book consists of careful qualifications, intellectual detours, and attempts to test the hypothesis against biological and psychological observations. He is exploring a possibility rather than presenting a final theory.
+This new idea also changes Freud’s understanding of aggression. If the human psyche contains both life-preserving and life-destroying tendencies, then aggression cannot simply be explained as a secondary expression of sexual desire. Freud begins moving toward a dualistic model in which two broad forces operate against and alongside one another. The life instincts, later associated with Eros, work toward connection, preservation, reproduction, and the binding together of living matter. The death drive moves in the opposite direction, toward dissolution and the reduction of tension.
+One of the most striking features of the book is that Freud does not portray human beings as completely rational creatures. Much of what people do, he suggests, is influenced by unconscious forces whose purposes they do not understand. A person may consciously want happiness while unconsciously repeating suffering. Someone may consciously reject a painful past while continually recreating elements of it. The mind can therefore contain conflicting tendencies that do not fit neatly into a single system of conscious motivation.
+Freud also discusses dreams in relation to trauma. His earlier theory had emphasized dreams as disguised wish fulfillment. In Beyond the Pleasure Principle, he recognizes that traumatic dreams seem to challenge that explanation. They may instead be attempts to return repeatedly to an overwhelming experience, perhaps so that the mind can gradually prepare itself to deal with the shock. This does not completely replace the earlier theory of dreams, but it complicates it significantly.
+The book eventually becomes more philosophical than clinical. Freud considers questions about biology, evolution, instinct, and the basic organization of living matter. He even speculates about whether organisms are fundamentally conservative—whether they tend to preserve an earlier state rather than constantly seeking novelty. In this sense, Beyond the Pleasure Principle stretches psychoanalysis beyond the individual mind and toward a theory of life itself.
+Yet the most lasting value of the book may lie in its willingness to confront contradiction. Freud recognizes that human beings often want things that they consciously do not want. We can seek love and yet fear intimacy; desire change and yet recreate familiar suffering; long for security and repeatedly choose situations that threaten it. The unconscious, in Freud’s account, does not necessarily work according to the simple logic of conscious desire.
+Beyond the Pleasure Principle is not an easy book, and Freud’s arguments can sometimes feel tentative or even strange. Some of his biological speculations have not survived modern scientific understanding. Nevertheless, the central psychological problem remains remarkably powerful: why do people repeat what hurts them? Freud’s answer—that repetition may arise from forces deeper than the pursuit of pleasure—opened an entirely new direction in psychoanalytic thought.
+Ultimately, the book is less a comfortable explanation of human behavior than an exploration of a disturbing truth: the human mind is not always organized around happiness, survival, or rational self-interest. There are unconscious patterns that can pull people backward even when they consciously want to move forward. By introducing repetition compulsion and the death drive, Freud transformed the way psychoanalysis understood conflict, trauma, aggression, and desire. Beyond the Pleasure Principle therefore stands as a difficult but profoundly important work—one in which Freud turns the limits of his own theory into an invitation to look deeper into the mysterious forces that shape human life.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/0b2279b9-d920-4276-9159-f6a47e5846f0.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068673</t>
   </si>
   <si>
-    <t>Discover Beyond the Pleasure Principle by Sigmund Freud. This book is published by General Press in eBook format, ISBN 9789390492602, ASIN B08RSRSWFW, under Politics and Social Sciences.</t>
+    <t>Discover Beyond the Pleasure Principle by Sigmund Freud. This book is published by General Press in eBook format, ISBN 9789390492602, ASIN B08RSRSWFW, under Politics and Social Sciences, Philosophy.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -728,83 +749,89 @@
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2">
         <v>87</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>70.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>46</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>