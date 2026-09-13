--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -131,86 +131,112 @@
   <si>
     <t>Short Description</t>
   </si>
   <si>
     <t>Black Beauty</t>
   </si>
   <si>
     <t>Anna Sewell</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>938811826X</t>
   </si>
   <si>
     <t>Hardcover</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
+    <t>General Books</t>
+  </si>
+  <si>
     <t>Children's Books</t>
   </si>
   <si>
-    <t>Children's Classics</t>
+    <t>Children's Horse Books</t>
+  </si>
+  <si>
+    <t>Classic Literature &amp; Fiction</t>
   </si>
   <si>
     <t>JUV007000, JUV002130, JUV000000, JUV013070</t>
   </si>
   <si>
     <t>2018-08-22 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>One of the most celebrated and enduringly popular animal stories, 'Black Beauty' was originally written as an appeal for the humane treatment of horses. This suspenseful and deeply moving account of a horse's experiences at the hands of many owners is retold in this classic tale— some, sensitive riders who treated him gently; others, cruel drivers who thoughtlessly inflicted lasting damage.
 It is a compelling tale of a spirited young Thoroughbred that captured the hearts of readers throughout Victorian England when it was first published in 1877. Anna Sewell's beloved classic reveals as much about human conduct and the social ills of the time as it does about the treatment of animals.
 Animal lovers of all ages will cherish this memorable story.</t>
   </si>
   <si>
     <t>Anna Sewell was a kind and generous woman whose great love for horses and desire to see them better treated resulted in the most celebrated animal story of the nineteenth century.
 Born into a strict Quaker family who lived at Great Yarmouth in Norfolk, she was brought up to believe in the importance of self-reliance, moral responsibility and 'tender consideration for the Creatures of God'. From an early age she developed a strong love of animals and abhorred any form of cruelty towards them. She seemed to have a natural affinity with horses, and the great knowledge of horsemanship evident in 'Black Beauty' was born from a lifetime's experience.
-Anna received her education at home from her mother, who as well as instilling in her a sense of duty and religion also filled the house with music, painting and poetry—she was herself an accomplished ballad-writer—and Anna soon proved a capable pianist and artist. When she was fourteen, Anna, who already suffered from a crippling bone disease, had a fall which left her an invalid for the rest of her life. By her mid-thirties she was no longer able to get around by herself and relied on a pony cart to transport her. Characteristically she never used a whip on her own horses, and one of her intentions with Black Beauty was to 'induce kindness, sympathy, and an understanding treatment of horses'.
+Anna received her education at home from her mother, who as well as instilling in her a sense of duty and religion also filled the house with music, painting and poetry—she was herself an accomplished ballad-writer—and Anna soon proved a capable pianist and artist. When she was fourteen, Anna, who already suffered from a crippling bone disease, had a fall which left her an invalid for the rest of her life. By her mid-thirties she was no longer able to get around by herself and relied on a pony cart to transport her. 
+Characteristically she never used a whip on her own horses, and one of her intentions with Black Beauty was to 'induce kindness, sympathy, and an understanding treatment of horses'.
 Confined to her room through ill-health, Anna started writing Black Beauty in 1871 but later abandoned the project until 1876. Afraid that she would not live to see the book published she worked laboriously on it despite failing health. Her mother found a publisher for the book and a delighted Anna saw her work in print in November 1877. She died five months later and was buried at the family plot near Old Catton in Norfolk. What Anna did not live to see was the effect her 'little book' has had on the millions of people around the world who have read it. It has been translated into many languages and there have been several attempts at filming it. As Anna hoped, Black Beauty has exercised great influence on the treatment of animals.</t>
   </si>
   <si>
+    <t>Anna Sewell’s Black Beauty, published in 1877, is one of the most enduring animal stories in English literature. Told entirely from the perspective of a horse named Black Beauty, the novel is much more than a sentimental story about an animal’s life. It is a powerful appeal for kindness, responsibility, and compassion toward animals. Through Beauty’s changing fortunes, Sewell shows how much suffering can be caused by human cruelty, carelessness, fashion, greed, and ignorance—and how much good can come from simple acts of gentleness.
+Black Beauty begins life in a peaceful English meadow with his mother. His mother teaches him an important lesson that remains with him throughout his life: never bite or kick without a good reason, and always behave well toward people. She also teaches him to be patient and obedient. Beauty grows up in the countryside, learning from his mother and experiencing the freedom of running through fields. These early years are happy, and they establish an important contrast with the hardships he will later endure.
+As a young horse, Beauty is trained carefully by his first owner, Squire Gordon. Unlike many horse owners of the period, Gordon believes that animals should be treated with kindness. Beauty is taught to respond to gentle commands rather than violence. He learns how to pull a carriage, obey the reins, and behave safely on the road. His stablemates include Ginger, a spirited mare, and Merrylegs, a cheerful pony. Through their conversations and experiences, Beauty gradually learns that horses have very different lives depending on the people who own them.
+One of the most important characters is Ginger. She is intelligent and strong but carries emotional scars from her past. Her earlier owners treated her harshly, forcing her to work through fear and punishment. As a result, Ginger becomes distrustful and defensive. Beauty gradually understands that what humans often call a “bad-tempered” animal may actually be an animal responding to previous cruelty. Sewell uses Ginger’s story to make one of the novel’s central points: behavior cannot be understood without considering how an animal has been treated.
+Beauty’s life changes when Squire Gordon is forced to leave England for health reasons. His horses are sold, and Beauty is purchased by a wealthy man named Earl of W——. Beauty initially hopes that his new life will remain comfortable, but his new owner’s household is less compassionate. The fashionable practice of using bearing reins becomes especially important. The reins force a horse to hold its head unnaturally high, giving the animal what people consider an elegant appearance. Beauty suffers because of this practice, while his new owners care more about fashionable looks than his comfort.
+This experience reveals Sewell’s criticism of a society that treats animals as objects of status. Beauty is not being asked whether the position is painful or exhausting. His discomfort is irrelevant because humans have decided that a certain appearance is fashionable.
+Eventually, Beauty is sold again and enters the London cab trade. His life becomes much harder. Cab horses are expected to work for long hours in crowded streets, carrying passengers in all kinds of weather. Some drivers are kind and care about their horses, but others are desperate for money and push their animals beyond their limits. Beauty experiences hunger, exhaustion, poor treatment, and the dangers of city traffic.
+Among the people Beauty encounters is Jerry Barker, one of the novel’s most admirable characters. Jerry is a cab driver who genuinely loves his horses. He understands that a healthy horse is essential to his work, but his concern goes beyond economics. He feeds Beauty properly, gives him rest, and treats him with respect. Under Jerry’s care, Beauty experiences a period of relative happiness despite the demanding nature of his work.
+Jerry’s family also demonstrates Sewell’s belief that kindness toward animals is closely connected with kindness among human beings. Jerry teaches his children to respect horses rather than fear or mistreat them. His household is modest, but it contains warmth and dignity. Through Jerry, Sewell shows that compassion does not require wealth. It requires character.
+Unfortunately, Jerry eventually has to give up his cab because of health problems. Beauty is sold again, and his circumstances become increasingly uncertain. He passes through several owners and jobs, some decent and some cruel. At one point he is forced to work for people who care little about his condition. He becomes exhausted and suffers physically. His experiences show how vulnerable working animals were in a society where owners could simply replace them when they became injured or too weak to work.
+Beauty’s friendship with Ginger becomes especially tragic. After being separated from her, he later encounters her again and discovers how badly she has been treated. She has been driven beyond her physical limits and has suffered under people who cared only about extracting as much labor from her as possible. Eventually, Beauty learns that Ginger has died. Her fate becomes one of the saddest episodes in the novel because readers understand that her suffering was not inevitable. It was caused by human choices.
+The novel also contains stories of other horses and people, each illustrating different forms of treatment. Some horses suffer because their owners are cruel. Others suffer because people are careless or ignorant. Still others are fortunate enough to have owners who understand their needs. Sewell repeatedly demonstrates that even small decisions—proper feeding, sufficient rest, gentle handling, appropriate equipment—can make an enormous difference to an animal's life.
+Beauty himself eventually reaches a point of deep exhaustion and poor health. After years of work, he is no longer the strong young horse he once was. Yet his story finally moves toward a hopeful conclusion. He is purchased by kind people who recognize his value and give him a peaceful home. After a lifetime of hardship, Beauty finally finds security, affection, and rest.
+The ending is deliberately gentle. Beauty is not restored to his youth, and Sewell does not pretend that his suffering never happened. Instead, he is allowed to live out his remaining years in comfort. His final home provides the emotional resolution the novel has been moving toward from the beginning: an animal's worth should not depend on how much labor it can provide.
+What makes Black Beauty so powerful is its simplicity. Sewell does not preach through long philosophical arguments. She allows Beauty to describe what it feels like to be hungry, frightened, exhausted, beaten, neglected, or treated kindly. By giving a horse a voice, she encourages readers to imagine animals as conscious beings capable of fear, affection, pain, loyalty, and joy.
+The novel is therefore both a story and a moral appeal. Its message is not limited to horses. Sewell asks readers to reconsider the relationship between humans and all creatures that depend upon them. Power, she suggests, creates responsibility. If people have control over animals, they have an obligation to use that power wisely.
+Ultimately, Black Beauty is a story about suffering, endurance, and the possibility of kindness. Beauty's journey takes him from a happy meadow through difficult labor, cruelty, friendship, loss, and finally security. Through his eyes, Anna Sewell reminds us that kindness is not weakness and that humane treatment is not a luxury. It is a basic responsibility. The enduring lesson of the novel is beautifully simple: an animal that serves human beings deserves, in return, patience, protection, dignity, and love.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/41bba4a6-cc95-4443-bcd7-eff756674819.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068211</t>
   </si>
   <si>
-    <t>Discover Black Beauty by Anna Sewell. This book is published by General Press in Hardcover format, ISBN 9789388118262, ASIN 938811826X, under Children's Books, Children's Classics.</t>
+    <t>Discover Black Beauty by Anna Sewell. This book is published by General Press in Hardcover format, ISBN 9789388118262, ASIN 938811826X, under Children's Books, Children's Horse Books, Classic Literature and Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -726,89 +752,93 @@
       <c r="F2" s="2">
         <v>9789388118262</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2">
         <v>212</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>445.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="P2" s="2"/>
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="W2" s="2" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>47</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>48</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>