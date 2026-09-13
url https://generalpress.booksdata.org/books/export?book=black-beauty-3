--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -131,71 +131,106 @@
   <si>
     <t>Short Description</t>
   </si>
   <si>
     <t>Black Beauty</t>
   </si>
   <si>
     <t>Anna Sewell</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B01JVKRRIC</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
+    <t>Children &amp; Young Adult</t>
+  </si>
+  <si>
     <t>Children's Books</t>
   </si>
   <si>
-    <t>Children's Classics</t>
+    <t>Children's Horse Books</t>
+  </si>
+  <si>
+    <t>Classic Literature &amp; Fiction</t>
+  </si>
+  <si>
+    <t>JUV002130, FIC004000</t>
   </si>
   <si>
     <t>Black Beauty by Anna Sewell is a timeless classic that tells the life story of a horse through his own eyes, offering a deeply moving reflection on kindness, compassion, and the relationship between humans and animals. Born on a peaceful English farm, Black Beauty enjoys a loving and gentle upbringing that teaches him trust and obedience. As he grows older, he is sold to a series of different owners, each exposing him to a new chapter of life and revealing the vast differences in the way people treat the animals that serve them.
 Throughout his journey, Black Beauty experiences both great happiness and heartbreaking suffering. He works alongside loyal companions, forms meaningful bonds with caring owners, and endures the cruelty of those who value appearance and profit over the well-being of their horses. Through these changing circumstances, he witnesses the struggles of working animals and the quiet dignity with which they bear hardship. His resilience, patience, and gentle nature remain constant even in the face of neglect and exhaustion.
 More than a simple animal story, the novel is a powerful appeal for empathy and responsible treatment of all living creatures. Anna Sewell uses Black Beauty's voice to remind readers that animals experience pain, fear, loyalty, and affection just as humans do. The story also highlights themes of justice, gratitude, and the importance of compassion in everyday life. Both touching and thought-provoking, Black Beauty continues to inspire readers of all ages, leaving a lasting message that true kindness is measured by the way we care for those who cannot speak for themselves.</t>
   </si>
   <si>
+    <t>Anna Sewell (1820–1878) was an English novelist whose single published book, Black Beauty, became one of the most beloved and influential works in children's and animal literature. Although she wrote only one novel, its compassionate message transformed public attitudes toward the humane treatment of horses and established Sewell as a pioneering voice for animal welfare. Her work continues to inspire readers around the world with its enduring themes of kindness, empathy, and responsibility.
+Sewell was born on March 30, 1820, in Great Yarmouth, Norfolk, England, into a deeply religious Quaker family. Her parents encouraged moral integrity, compassion, and a respect for all living creatures, values that profoundly shaped her outlook on life. At the age of fourteen, Anna suffered a serious ankle injury that permanently affected her mobility. Unable to walk long distances, she became heavily dependent on horse-drawn carriages for transportation. This close daily contact with horses gave her firsthand insight into both their loyalty and the hardships they often endured.
+For much of her life, Sewell lived quietly with her family, especially her devoted mother, Mary Wright Sewell, who was herself a successful writer of children's books. Anna spent years observing the treatment of working horses and became deeply concerned by the cruelty, neglect, and exhausting labor they frequently experienced. Hoping to encourage greater compassion, she began writing Black Beauty in the final years of her life. Told from the perspective of a horse, the novel offered readers a unique and deeply moving view of the relationship between humans and animals.
+Published in 1877, just months before Sewell's death, Black Beauty was originally intended for adults who worked with horses, though it quickly became popular with readers of all ages. The novel highlighted important issues such as kindness, responsible animal care, and the consequences of cruelty. Its vivid storytelling and heartfelt message contributed to growing support for animal welfare and influenced attitudes toward the treatment of working horses throughout Britain and beyond.
+Anna Sewell passed away on April 25, 1878, at the age of fifty-eight, never witnessing the extraordinary success of her book. Today, Black Beauty remains one of the best-selling books of all time, translated into dozens of languages and cherished by generations of readers. Through her timeless novel, Anna Sewell left a lasting legacy of compassion, reminding the world that kindness toward animals is a reflection of humanity's highest values.</t>
+  </si>
+  <si>
+    <t>Anna Sewell’s Black Beauty, published in 1877, is one of the most enduring animal stories in English literature. Told entirely from the perspective of a horse named Black Beauty, the novel is much more than a sentimental story about an animal’s life. It is a powerful appeal for kindness, responsibility, and compassion toward animals. Through Beauty’s changing fortunes, Sewell shows how much suffering can be caused by human cruelty, carelessness, fashion, greed, and ignorance—and how much good can come from simple acts of gentleness.
+Black Beauty begins life in a peaceful English meadow with his mother. His mother teaches him an important lesson that remains with him throughout his life: never bite or kick without a good reason, and always behave well toward people. She also teaches him to be patient and obedient. Beauty grows up in the countryside, learning from his mother and experiencing the freedom of running through fields. These early years are happy, and they establish an important contrast with the hardships he will later endure.
+As a young horse, Beauty is trained carefully by his first owner, Squire Gordon. Unlike many horse owners of the period, Gordon believes that animals should be treated with kindness. Beauty is taught to respond to gentle commands rather than violence. He learns how to pull a carriage, obey the reins, and behave safely on the road. His stablemates include Ginger, a spirited mare, and Merrylegs, a cheerful pony. Through their conversations and experiences, Beauty gradually learns that horses have very different lives depending on the people who own them.
+One of the most important characters is Ginger. She is intelligent and strong but carries emotional scars from her past. Her earlier owners treated her harshly, forcing her to work through fear and punishment. As a result, Ginger becomes distrustful and defensive. Beauty gradually understands that what humans often call a “bad-tempered” animal may actually be an animal responding to previous cruelty. Sewell uses Ginger’s story to make one of the novel’s central points: behavior cannot be understood without considering how an animal has been treated.
+Beauty’s life changes when Squire Gordon is forced to leave England for health reasons. His horses are sold, and Beauty is purchased by a wealthy man named Earl of W——. Beauty initially hopes that his new life will remain comfortable, but his new owner’s household is less compassionate. The fashionable practice of using bearing reins becomes especially important. The reins force a horse to hold its head unnaturally high, giving the animal what people consider an elegant appearance. Beauty suffers because of this practice, while his new owners care more about fashionable looks than his comfort.
+This experience reveals Sewell’s criticism of a society that treats animals as objects of status. Beauty is not being asked whether the position is painful or exhausting. His discomfort is irrelevant because humans have decided that a certain appearance is fashionable.
+Eventually, Beauty is sold again and enters the London cab trade. His life becomes much harder. Cab horses are expected to work for long hours in crowded streets, carrying passengers in all kinds of weather. Some drivers are kind and care about their horses, but others are desperate for money and push their animals beyond their limits. Beauty experiences hunger, exhaustion, poor treatment, and the dangers of city traffic.
+Among the people Beauty encounters is Jerry Barker, one of the novel’s most admirable characters. Jerry is a cab driver who genuinely loves his horses. He understands that a healthy horse is essential to his work, but his concern goes beyond economics. He feeds Beauty properly, gives him rest, and treats him with respect. Under Jerry’s care, Beauty experiences a period of relative happiness despite the demanding nature of his work.
+Jerry’s family also demonstrates Sewell’s belief that kindness toward animals is closely connected with kindness among human beings. Jerry teaches his children to respect horses rather than fear or mistreat them. His household is modest, but it contains warmth and dignity. Through Jerry, Sewell shows that compassion does not require wealth. It requires character.
+Unfortunately, Jerry eventually has to give up his cab because of health problems. Beauty is sold again, and his circumstances become increasingly uncertain. He passes through several owners and jobs, some decent and some cruel. At one point he is forced to work for people who care little about his condition. He becomes exhausted and suffers physically. His experiences show how vulnerable working animals were in a society where owners could simply replace them when they became injured or too weak to work.
+Beauty’s friendship with Ginger becomes especially tragic. After being separated from her, he later encounters her again and discovers how badly she has been treated. She has been driven beyond her physical limits and has suffered under people who cared only about extracting as much labor from her as possible. Eventually, Beauty learns that Ginger has died. Her fate becomes one of the saddest episodes in the novel because readers understand that her suffering was not inevitable. It was caused by human choices.
+The novel also contains stories of other horses and people, each illustrating different forms of treatment. Some horses suffer because their owners are cruel. Others suffer because people are careless or ignorant. Still others are fortunate enough to have owners who understand their needs. Sewell repeatedly demonstrates that even small decisions—proper feeding, sufficient rest, gentle handling, appropriate equipment—can make an enormous difference to an animal's life.
+Beauty himself eventually reaches a point of deep exhaustion and poor health. After years of work, he is no longer the strong young horse he once was. Yet his story finally moves toward a hopeful conclusion. He is purchased by kind people who recognize his value and give him a peaceful home. After a lifetime of hardship, Beauty finally finds security, affection, and rest.
+The ending is deliberately gentle. Beauty is not restored to his youth, and Sewell does not pretend that his suffering never happened. Instead, he is allowed to live out his remaining years in comfort. His final home provides the emotional resolution the novel has been moving toward from the beginning: an animal's worth should not depend on how much labor it can provide.
+What makes Black Beauty so powerful is its simplicity. Sewell does not preach through long philosophical arguments. She allows Beauty to describe what it feels like to be hungry, frightened, exhausted, beaten, neglected, or treated kindly. By giving a horse a voice, she encourages readers to imagine animals as conscious beings capable of fear, affection, pain, loyalty, and joy.
+The novel is therefore both a story and a moral appeal. Its message is not limited to horses. Sewell asks readers to reconsider the relationship between humans and all creatures that depend upon them. Power, she suggests, creates responsibility. If people have control over animals, they have an obligation to use that power wisely.
+Ultimately, Black Beauty is a story about suffering, endurance, and the possibility of kindness. Beauty's journey takes him from a happy meadow through difficult labor, cruelty, friendship, loss, and finally security. Through his eyes, Anna Sewell reminds us that kindness is not weakness and that humane treatment is not a luxury. It is a basic responsibility. The enduring lesson of the novel is beautifully simple: an animal that serves human beings deserves, in return, patience, protection, dignity, and love.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/184a3351-f1e4-4f88-8a2d-4de6dac7f0e5.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068241</t>
   </si>
   <si>
-    <t>Discover Black Beauty by Anna Sewell. This book is published by General Press in eBook format, ASIN B01JVKRRIC, under Children's Books, Children's Classics.</t>
+    <t>Discover Black Beauty by Anna Sewell. This book is published by General Press in eBook format, ASIN B01JVKRRIC, under Children's Books, Children's Horse Books, Classic Literature and Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -703,83 +738,93 @@
       <c r="B2" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C2" s="2"/>
       <c r="D2" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>80.0</v>
       </c>
-      <c r="M2" s="2"/>
+      <c r="M2" s="2" t="s">
+        <v>39</v>
+      </c>
       <c r="N2" s="2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="O2" s="2" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-      <c r="Q2" s="2"/>
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q2" s="2" t="s">
+        <v>43</v>
+      </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>44</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>46</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>