--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -137,70 +137,104 @@
   <si>
     <t>Voltaire</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>B09HKYLSCH</t>
   </si>
   <si>
     <t>eBook</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
     <t>Literature &amp; Fiction</t>
   </si>
   <si>
+    <t>Historical Fiction</t>
+  </si>
+  <si>
+    <t>Coming of Age Fiction</t>
+  </si>
+  <si>
     <t>FIC004000, FIC052000</t>
   </si>
   <si>
     <t>2021-10-05 00:00:00</t>
   </si>
   <si>
-    <t>Published in 1759, ‘Candide’ is a parody of eighteenth-century adventure-romance and a satire on Liebnizian optimism. It is considered one of the most important works in Western literary canon. Its strong criticism of the Roman Catholic Church, as well as the governments of France, Prussia, England, and Portugal, resulted in the novel being almost immediately banned in some countries. In the centuries since, it has been plagiarized, imitated, and adapted for film, television, and opera many times. 
+    <t>Published in 1759, ‘Candide’ is a parody of eighteenth-century adventure-romance and a satire on Liebnizian optimism. It is considered one of the most important works in Western literary canon. Its strong criticism of the Roman Catholic Church, as well as the governments of France, Prussia, England, and Portugal, resulted in the novel being almost immediately banned in some countries. In the centuries since, it has been plagiarized, imitated, and adapted for film, television, and opera many times.
 It is the story of a gentle man who, though pummeled and slapped in every direction by fate, clings desperately to the belief that he lives in "the best of all possible worlds." On the surface a witty, bantering tale, this eighteenth-century classic is actually a savage, satiric thrust at the philosophical optimism that proclaims that all disaster and human suffering is part of a benevolent cosmic plan. Alive with wit, brilliance, and graceful storytelling, ‘Candide’ has become Voltaire's most celebrated work.</t>
   </si>
   <si>
+    <t>Voltaire, born François-Marie Arouet on November 21, 1694, in Paris, France, was one of the most influential writers and philosophers of the Enlightenment. A brilliant thinker, gifted satirist, and fearless advocate for freedom of thought, he challenged injustice, religious intolerance, and the abuse of political power through his writings. His sharp wit and unwavering commitment to reason made him a central figure in shaping modern ideas about civil liberties, human rights, and intellectual freedom.
+Voltaire received a classical education at the Jesuit Collège Louis-le-Grand, where he developed a lifelong passion for literature, history, and philosophy. From an early age, he displayed an extraordinary talent for writing, but his outspoken criticism of powerful individuals often brought him into conflict with the authorities. He was imprisoned in the Bastille twice and spent several years in exile in England. During his stay there, he was deeply impressed by England's constitutional government, religious tolerance, and scientific progress, experiences that profoundly influenced his later works.
+Throughout his long career, Voltaire wrote an astonishing variety of works, including plays, poems, essays, historical studies, philosophical treatises, and thousands of letters. Among his best-known works is Candide (1759), a satirical novel that humorously but powerfully criticizes blind optimism and explores the realities of human suffering. His Letters on the English and Philosophical Dictionary further established him as a leading voice for reason, skepticism, and freedom of expression.
+Beyond his literary achievements, Voltaire was deeply committed to social justice. He publicly defended victims of religious persecution and wrongful convictions, using his fame to expose injustice and promote legal reform. His famous call to defend freedom of speech, though often paraphrased rather than quoted directly, has become closely associated with his enduring legacy.
+Voltaire died on May 30, 1778, in Paris, shortly after returning to the city following many years away. Although controversial during his lifetime, he was later honored as one of France's greatest intellectuals. Today, his works continue to inspire readers around the world, reminding us of the importance of critical thinking, tolerance, compassion, and the courage to question established beliefs in the pursuit of truth.</t>
+  </si>
+  <si>
+    <t>Voltaire’s Candide, first published in 1759, is one of the most famous works of satire in Western literature. Short, fast-moving, and often shockingly violent, the novel tells the story of Candide, a young and remarkably innocent man who travels through a world filled with war, cruelty, greed, religious hypocrisy, natural disasters, and human suffering. Beneath its entertaining adventures, however, lies a serious philosophical question: Can we really believe that everything happens for the best in the best of all possible worlds? Voltaire uses Candide’s journey to expose the absurdity of blind optimism and to argue for a more practical, responsible way of living.
+Candide begins life in the castle of the Baron of Thunder-ten-tronckh in Westphalia. He is a gentle, inexperienced young man who has been taught by Pangloss, the castle’s philosopher and tutor, that the world is arranged perfectly. According to Pangloss, every event, however unpleasant it may appear, ultimately contributes to the greatest possible good. This philosophy is a comic version of the optimistic ideas associated with thinkers such as Gottfried Wilhelm Leibniz. Pangloss confidently insists that everything has a reason and that this world must therefore be the best of all possible worlds.
+Candide accepts these teachings without question. He is particularly fascinated by Cunégonde, the Baron’s daughter, and the two eventually share a romantic encounter. When the Baron discovers them, Candide is expelled from the castle. His comfortable life immediately comes to an end, and he enters a world that bears almost no resemblance to Pangloss’s philosophical paradise.
+Candide is soon forced into the Bulgarian army. He experiences brutal military discipline and witnesses the horrors of war. Villages are destroyed, people are murdered, and violence is presented as ordinary and even glorious. Voltaire deliberately describes these events with a mixture of understatement and irony. The contrast between the beautiful language used to justify war and the terrible reality of suffering becomes one of the novel’s most powerful satirical devices.
+Candide eventually escapes and finds Pangloss again. The philosopher is suffering from a terrible illness, and Candide learns that the Baron’s castle has been destroyed and that Cunégonde is believed to be dead. Yet Pangloss continues to defend his optimistic philosophy. Even when confronted with personal suffering, he finds a way to explain why everything must have happened for the best.
+The two eventually travel to Lisbon, where another catastrophe awaits them: a devastating earthquake. Thousands of people die, and the survivors are left terrified and desperate. Instead of responding with compassion, the authorities search for people to blame. An absurd religious ceremony is organized in the belief that punishment can prevent future disasters. Candide is whipped, while Pangloss is hanged. The scene is both horrifying and grotesquely comic, demonstrating Voltaire’s criticism of institutions that use religion and superstition to explain suffering rather than helping those who suffer.
+Candide survives and discovers that Cunégonde is actually alive. Her life, however, has been filled with terrible experiences. She has been separated from her family, assaulted, enslaved, and forced into relationships with powerful men. Her story exposes another dimension of Voltaire’s criticism: women, like men, are often treated as property in a society governed by wealth, power, and violence.
+Candide becomes determined to rescue Cunégonde. Along the way, he encounters the Old Woman, whose own life story is almost impossibly tragic. She too has experienced violence, slavery, loss, and humiliation. Yet she has survived. Through her, Voltaire emphasizes a recurring truth of the novel: suffering is not an exceptional event. It is woven deeply into human existence.
+Candide eventually travels to South America, where he becomes involved in further adventures. He encounters the Jesuits of Paraguay, including Cunégonde’s brother, who refuses to allow Candide to marry her because he considers Candide socially inferior. In a moment of impulsive violence, Candide kills him and is forced to flee.
+One of the novel’s most important episodes occurs when Candide and his companion Cacambo discover El Dorado, a legendary land of extraordinary wealth and peace. Unlike the societies Candide has previously encountered, El Dorado has no religious persecution, no poverty, no destructive wars, and no obsession with accumulating wealth. Its inhabitants possess gold and precious stones but do not regard them as objects of extraordinary value.
+El Dorado represents a possible alternative to the corrupt societies Candide has known. Yet Candide chooses to leave because he wants to return to Cunégonde. He takes a large quantity of gold and jewels with him, hoping that wealth will allow him to build a happy life. Instead, his wealth attracts thieves, dishonest officials, and opportunists. The experience teaches him that possessing riches does not necessarily produce security or happiness.
+Candide continues traveling and encounters Martin, a deeply pessimistic philosopher who becomes an important counterpoint to Pangloss. Where Pangloss believes that everything is fundamentally good, Martin believes that human beings are naturally selfish and that suffering is unavoidable. Candide is caught between these two extremes. His experiences increasingly make it difficult for him to accept Pangloss’s optimism, but Martin’s pessimism offers no satisfying solution either.
+Throughout the novel, Voltaire attacks the institutions and assumptions that allow people to justify suffering. Religious figures are frequently shown behaving hypocritically. Aristocrats are obsessed with status. Businessmen are greedy. Governments wage pointless wars. Philosophers defend theories that collapse when confronted with real suffering. Voltaire’s satire is particularly sharp because the characters often continue explaining their beliefs even when reality has repeatedly disproved them.
+The novel reaches its philosophical turning point when Candide and his companions meet an old farmer. After listening to their endless discussions about philosophy, happiness, and the meaning of suffering, Candide realizes that abstract arguments have done little to improve their lives. The farmer simply works his land and avoids unnecessary speculation.
+This leads to the book’s famous conclusion: “We must cultivate our garden.” The garden is both literal and symbolic. It represents work, responsibility, self-discipline, and attention to the things within our control. Candide no longer needs to decide whether the universe is perfectly designed or hopelessly evil. He needs to live responsibly and constructively within the world he actually inhabits.
+This ending is the heart of Voltaire’s message. Candide does not offer an optimistic belief that suffering is secretly good. Nor does it simply embrace despair. Instead, it rejects both naïve optimism and passive pessimism. Human beings cannot control every disaster, injustice, or cruelty in the world, but they can choose how they respond. Meaning can be created through useful work, friendship, responsibility, and practical action.
+Candide himself changes dramatically. He begins as a trusting young man who accepts everything Pangloss tells him. By the end, he has witnessed enough suffering to reject simplistic explanations. His maturity comes not from discovering a perfect philosophical system but from learning to live without one.
+Ultimately, Candide remains powerful because Voltaire combines serious philosophical criticism with unforgettable humor, irony, and adventure. The novel asks difficult questions about suffering, religion, war, wealth, happiness, and human nature, yet it never becomes a dry philosophical treatise. Its absurd events make its arguments memorable, while its underlying humanity prevents the satire from becoming merely cynical.
+More than two centuries later, Candide continues to challenge readers to distinguish between explaining suffering and actually responding to it. Voltaire’s final lesson is simple but profound: we may never understand the whole world, and we may never eliminate suffering, but we can still take responsibility for the small part of life within our reach. Instead of endlessly asking whether everything is for the best, we can begin by cultivating our own garden.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/a9ee7cc8-9e4e-4bf0-87d6-029ca11fd818.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00068802</t>
   </si>
   <si>
-    <t>Discover Candide by Voltaire. This book is published by General Press in eBook format, ISBN 9789391181710, ASIN B09HKYLSCH, under Literature and Fiction.</t>
+    <t>Discover Candide by Voltaire. This book is published by General Press in eBook format, ISBN 9789391181710, ASIN B09HKYLSCH, under Literature and Fiction, Historical Fiction, Coming of Age Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -716,81 +750,89 @@
       <c r="F2" s="2">
         <v>9789391181710</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J2" s="2"/>
       <c r="K2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L2" s="2">
         <v>51.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>40</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>42</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>