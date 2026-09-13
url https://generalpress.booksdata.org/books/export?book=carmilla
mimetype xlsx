--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Book Name</t>
   </si>
   <si>
     <t>Author 1</t>
   </si>
   <si>
     <t>Author 2</t>
   </si>
   <si>
     <t>Imprint/Publisher</t>
   </si>
   <si>
     <t>Brand/Parent Company</t>
   </si>
   <si>
     <t>ISBN 13</t>
   </si>
   <si>
     <t>ASIN/SKU</t>
   </si>
   <si>
     <t>Book Format</t>
   </si>
   <si>
@@ -131,79 +131,120 @@
   <si>
     <t>Short Description</t>
   </si>
   <si>
     <t>Carmilla</t>
   </si>
   <si>
     <t>Joseph Sheridan Le Fanu</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Hardcover</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
-    <t>Mystery, Thriller &amp; Suspense</t>
+    <t>Science Fiction &amp; Fantasy</t>
+  </si>
+  <si>
+    <t>Paranormal &amp; Urban Fantasy</t>
+  </si>
+  <si>
+    <t>Gothic Fiction</t>
   </si>
   <si>
     <t>FIC027040, FIC027320, FIC012000, FIC009070</t>
   </si>
   <si>
     <t>2023-09-05 00:00:00</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>First published in 1872, ‘Carmilla’ is a gothic novella by Joseph Sheridan Le Fanu, an Irish writer of Gothic tales, mystery novels, and horror fiction. He was a leading ghost story writer of his time, central to the genre’s development in the Victorian era.
-Laura lives a secret life with her father, isolated in a castle in the Austrian wilderness. When the mystifying Carmilla, a strange and beautiful lady, arrives in the night, no one suspects the supernatural occurrences that follow. But still more unsuspected is the tempestuous romance that blooms between the two young women, and Carmilla’s nightmarish secret. 
+Laura lives a secret life with her father, isolated in a castle in the Austrian wilderness. When the mystifying Carmilla, a strange and beautiful lady, arrives in the night, no one suspects the supernatural occurrences that follow. But still more unsuspected is the tempestuous romance that blooms between the two young women, and Carmilla’s nightmarish secret.
 Sheridan Le Fanu combines a chilling Gothic atmosphere with horrifying episodes, boldly exploring the sexual desires of his heroines, and establishing the image of the female vampire.
-“but curiosity is a restless and scrupulous passion, and no one girl can endure, with patience, that hers should be baffled by another.”
+“But curiosity is a restless and scrupulous passion, and no one girl can endure, with patience, that hers should be baffled by another.”
 —Joseph Sheridan Le Fanu, Carmilla</t>
   </si>
   <si>
+    <t>Joseph Sheridan Le Fanu (1814–1873) was an Irish novelist, journalist, and master of Gothic fiction whose haunting tales of mystery and the supernatural profoundly influenced the development of horror literature. Celebrated for his ability to blend psychological suspense with eerie atmospheres, Le Fanu created stories that continue to captivate readers with their subtle terror and emotional depth. His works paved the way for later writers such as Bram Stoker, M. R. James, and H. P. Lovecraft, securing his place among the greatest authors of supernatural fiction.
+Born on August 28, 1814, in Dublin, Ireland, Le Fanu grew up in a scholarly Protestant family. His father was a clergyman of Huguenot ancestry, and the household encouraged learning, literature, and religious study. He attended Trinity College Dublin, where he studied law, although his true interests lay in writing and journalism. Rather than pursuing a legal career, he devoted himself to literature and became actively involved in publishing and newspaper editing.
+Le Fanu began his literary career by contributing short stories and articles to magazines before becoming the owner and editor of several Dublin newspapers. His journalistic work sharpened his narrative skills and deepened his understanding of society, politics, and human nature. Following the death of his wife in 1858, he led a quieter and more private life, channeling much of his emotional energy into writing the mysterious and atmospheric fiction for which he is best remembered.
+Throughout his career, Le Fanu wrote numerous novels and short stories, including Uncle Silas, The House by the Churchyard, In a Glass Darkly, and his celebrated novella Carmilla. Published in 1872, Carmilla is one of the earliest and most influential vampire stories in English literature. Its sophisticated portrayal of supernatural horror, psychological tension, and Gothic atmosphere directly inspired Bram Stoker's Dracula and helped shape the modern vampire tradition.
+Le Fanu's writing is distinguished by its richly imagined settings, carefully sustained suspense, and exploration of fear, guilt, memory, and the hidden aspects of the human mind. Rather than relying solely on shocking events, he created a lingering sense of unease that made his stories deeply memorable.
+Joseph Sheridan Le Fanu passed away on February 7, 1873, in Dublin. Today, he is remembered as one of the foremost masters of Gothic fiction, whose imaginative storytelling and psychological insight continue to inspire readers, writers, and creators of supernatural literature across the world.</t>
+  </si>
+  <si>
+    <t>Joseph Sheridan Le Fanu’s Carmilla, first published in 1872, is one of the most important early vampire stories in English literature. Written decades before Bram Stoker’s Dracula, the novella helped establish many of the ideas that would later become central to vampire fiction: the mysterious female vampire, the isolated country estate, nocturnal visits, supernatural seduction, unexplained illness, and the terrifying possibility that the dead can return to prey upon the living. Yet Carmilla is much more than a horror story. Beneath its gothic atmosphere lies a complex exploration of desire, loneliness, fear, secrecy, and the unsettling relationship between attraction and danger.
+The story is narrated by Laura, a young woman who lives with her father in a remote castle in Styria, a region of Central Europe. Laura describes her childhood as relatively peaceful but isolated. Her father is affectionate, and their home is surrounded by forests, villages, and old castles. Although she enjoys her surroundings, she longs for companionship and has never had a close female friend.
+Laura’s loneliness changes dramatically when a mysterious young woman named Carmilla enters her life.
+The circumstances of their meeting are strange from the beginning. Laura and her father are traveling when their carriage is involved in an accident. A beautiful young woman named Carmilla is apparently injured, and her mother asks Laura’s father to allow Carmilla to stay at his castle while she continues her journey. The arrangement is made quickly, and Carmilla is left behind.
+Laura immediately feels an unusual attraction toward her new companion. Carmilla is beautiful, elegant, affectionate, and strangely intense. She seems fascinated by Laura and quickly develops a close emotional attachment to her. At times her affection feels tender; at other moments it becomes overwhelming and disturbing. She speaks of love in unusually passionate terms and tells Laura that she has loved her from the moment they met.
+The relationship between the two young women gives the story much of its psychological tension. Laura is simultaneously attracted to Carmilla and frightened by her. She experiences dreams and sensations that she cannot explain. Carmilla sometimes appears affectionate and vulnerable, but she also displays strange moods and refuses to explain much about herself. She sleeps late, dislikes religious subjects, avoids certain questions, and seems uncomfortable when her background is investigated.
+As Laura becomes closer to Carmilla, strange events begin occurring in the surrounding region. Young girls fall mysteriously ill and die. The deaths seem to involve an unexplained wasting sickness. The victims gradually lose their strength, become pale and exhausted, and eventually die. Yet no obvious cause can be found.
+Laura herself begins to experience disturbing symptoms. She has terrifying dreams in which she feels that someone or something is present in her room. She sometimes wakes to find a mysterious figure nearby. These experiences are described with dreamlike uncertainty, leaving both Laura and the reader unsure whether she is experiencing supernatural events or psychological disturbance.
+Carmilla’s behavior becomes increasingly suspicious. She often talks about death and love as if the two are connected. She describes love as something powerful that can consume a person completely. Her language is seductive but also threatening. Laura senses that something is wrong, yet she cannot bring herself to reject Carmilla entirely.
+This ambiguity is one of the novella’s greatest strengths. Carmilla is not presented simply as a monster who frightens her victims from a distance. She is intimate, charming, affectionate, and emotionally compelling. Her danger comes precisely from her ability to inspire trust and desire.
+As Laura’s health deteriorates, her father becomes increasingly concerned. Around this time, the story introduces General Spielsdorf, an older man who has suffered a terrible personal tragedy. His niece, Bertha, had recently died after becoming mysteriously ill. The general tells Laura and her father about a beautiful young woman who had entered their household under circumstances remarkably similar to Carmilla’s arrival.
+The similarities are impossible to ignore.
+The general had encountered a mysterious woman named Millarca, who developed a close relationship with Bertha. Like Laura, Bertha became strangely ill. She complained of nightmares and described terrifying nocturnal experiences. Her health eventually collapsed, and she died. The general became convinced that the mysterious woman was responsible.
+When the general encounters Carmilla, he recognizes her immediately. The realization reveals that Carmilla has been living under different names for generations. Her identity is connected to an old aristocratic family and to a long history of unexplained deaths.
+The mystery finally begins to resolve when Laura’s father, the general, and their allies investigate the ruins and history surrounding Carmilla. They discover evidence suggesting that the mysterious woman is actually a vampire. Her original identity is connected with Countess Mircalla Karnstein, a member of an ancient aristocratic family whose name has become associated with supernatural legends.
+The men locate Carmilla’s tomb and discover the horrifying truth. Her body appears remarkably preserved despite the passage of time. She is identified as a creature who has died but continues to exist by feeding on the blood of the living.
+The vampire is then subjected to the traditional methods used to destroy such creatures. Her body is removed from the grave, pierced, and burned. The physical destruction of Carmilla ends her immediate threat, but it does not completely erase the psychological impact she has had on Laura.
+The conclusion is especially effective because Laura survives, but she is not simply restored to her former innocence. She continues to remember Carmilla and remains haunted by the memory of their relationship. Even after learning that Carmilla was a vampire, Laura cannot entirely separate the terrifying creature from the beautiful and affectionate young woman she once knew.
+This lingering emotional conflict gives Carmilla much of its lasting power. Carmilla is simultaneously seductive and horrifying. She represents something that Laura cannot fully understand or resist. Her attraction to Laura is clearly expressed through romantic and sensual imagery, giving the story a layer of emotional ambiguity that was unusual for Victorian Gothic fiction.
+The novella also explores the theme of isolation. Laura lives in a remote environment where strange events can unfold without immediate explanation or outside assistance. Carmilla enters this isolated world and becomes Laura’s closest companion, making her eventual betrayal particularly disturbing. The same isolation that creates loneliness also makes Laura vulnerable.
+Another important theme is the tension between rational explanation and supernatural belief. The characters initially search for medical and ordinary explanations for the mysterious illness. Only gradually do they accept that something supernatural is occurring. The story therefore reflects a common Gothic fear: that beneath the familiar surface of everyday life, ancient and irrational forces may still exist.
+Carmilla also draws power from its atmosphere. Le Fanu uses moonlit landscapes, ruined buildings, dark forests, ancient family histories, dreams, silence, and half-understood rumors to create a world in which reality never feels completely secure. The horror is often strongest when nothing visibly happens. A look, a dream, a strange sound, or a sudden illness can become more frightening than an explicit monster.
+Ultimately, Carmilla is a story about desire and danger, but also about the difficulty of understanding experiences that do not fit conventional explanations. Carmilla fascinates because she cannot be reduced to a simple villain. She is beautiful and cruel, affectionate and predatory, intimate and alien. Her relationship with Laura combines genuine emotional intensity with supernatural violence.
+The novella’s influence on later vampire literature is enormous. Many elements that readers now associate with vampire fiction can be traced directly or indirectly to Le Fanu’s work. But Carmilla remains more than an important predecessor to Dracula. Its enduring appeal comes from the fact that its horror is deeply personal. The vampire does not merely attack Laura from outside; she enters her emotional world, becomes someone she trusts, and turns intimacy itself into a source of fear.
+That is what makes Carmilla such a memorable Gothic classic. It transforms the vampire from a distant supernatural monster into a figure of seduction, obsession, and forbidden attraction. More than 150 years after its publication, the story still feels haunting because its deepest question is not simply whether monsters exist, but whether something beautiful can also be dangerous—and whether we can always recognize the difference.</t>
+  </si>
+  <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/7e01a9c9-cf55-4639-9a30-2e48a2d8c81b.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067652</t>
   </si>
   <si>
-    <t>Discover Carmilla by Joseph Sheridan Le Fanu. This book is published by General Press in Hardcover format, ISBN 9789354996085, ASIN 9354996086, under Mystery, Thriller and Suspense.</t>
+    <t>Discover Carmilla by Joseph Sheridan Le Fanu. This book is published by General Press in Hardcover format, ISBN 9789354996085, ASIN 9354996086, under Science Fiction and Fantasy, Paranormal and Urban Fantasy, Gothic Fiction.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -721,83 +762,91 @@
       </c>
       <c r="G2" s="2">
         <v>9354996086</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J2" s="2">
         <v>120</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="2">
         <v>245.0</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>38</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="O2" s="2"/>
-      <c r="P2" s="2"/>
+      <c r="O2" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="P2" s="2" t="s">
+        <v>41</v>
+      </c>
       <c r="Q2" s="2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="R2" s="2"/>
       <c r="S2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="T2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="U2" s="2"/>
       <c r="V2" s="2" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-      <c r="X2" s="2"/>
+        <v>45</v>
+      </c>
+      <c r="W2" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="X2" s="2" t="s">
+        <v>47</v>
+      </c>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="AD2" s="2" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="AE2" s="2" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="AF2" s="2" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>