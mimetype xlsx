--- v0 (2026-07-29)
+++ v1 (2026-09-13)
@@ -131,84 +131,84 @@
   <si>
     <t>Short Description</t>
   </si>
   <si>
     <t>Carry On, Jeeves</t>
   </si>
   <si>
     <t>P.G. Wodehouse</t>
   </si>
   <si>
     <t>General Press</t>
   </si>
   <si>
     <t>Paperback</t>
   </si>
   <si>
     <t>English</t>
   </si>
   <si>
     <t>INR</t>
   </si>
   <si>
     <t>General Books</t>
   </si>
   <si>
-    <t>Uncategorized</t>
+    <t>Literature &amp; Fiction</t>
   </si>
   <si>
     <t>Classics</t>
   </si>
   <si>
     <t>Humor &amp; Comedy</t>
   </si>
   <si>
     <t>FIC004000, FIC016000, FIC043000</t>
   </si>
   <si>
     <t>8.25 x 5.25 x 1.0 inches</t>
   </si>
   <si>
     <t>"Carry On, Jeeves" is a collection of ten uproarious short stories by P.G. Wodehouse, the great comic writer of the 20th century. The first story in the book, ‘Jeeves Takes Charge’, describes Jeeves' arrival in his master's life, as a replacement for Wooster's previous, thieving valet, and features Lady Florence Craye, as well as a passing mention of Lord Emsworth and Blandings Castle.
 Bertie Wooster’s life is in disarray. He has just fired his personal valet for stealing and his fiancée Florence wants Bertie to destroy his uncle’s memoirs. And then everything changes. He hires Jeeves as his valet and Jeeves take charge. His taste is impeccable, and his judgment is infallible. Bertie and his friends quickly become reliant on the inimitable Reginald Jeeves. Several of the other stories are set in New York, and the book includes appearances by regular characters Bingo Little, Aunt Dahlia, Anatole, and Sir Roderick Glossop.</t>
   </si>
   <si>
     <t>Sir Pelham Grenville Wodehouse, KBE, was a comic writer who enjoyed enormous popular success during a career of more than seventy years and continues to be widely read over 40 years after his death. Despite the political and social upheavals that occurred during his life, much of which was spent in France and the United States, Wodehouse's main canvas remained that of prewar English upper-class society, reflecting his birth, education, and youthful writing career.
 An acknowledged master of English prose, Wodehouse has been admired both by contemporaries such as Hilaire Belloc, Evelyn Waugh and Rudyard Kipling and by more recent writers such as Douglas Adams, Salman Rushdie and Terry Pratchett. Sean O'Casey famously called him "English literature's performing flea", a description that Wodehouse used as the title of a collection of his letters to a friend, Bill Townend.
 Best known today for the Jeeves and Blandings Castle novels and short stories, Wodehouse was also a talented playwright and lyricist who was part author and writer of fifteen plays and of 250 lyrics for some thirty musical comedies. He worked with Cole Porter on the musical Anything Goes (1934) and frequently collaborated with Jerome Kern and Guy Bolton. He wrote the lyrics for the hit song Bill in Kern's Show Boat (1927), wrote the lyrics for the Gershwin/Romberg musical Rosalie (1928), and collaborated with Rudolf Friml on a musical version of The Three Musketeers (1928).</t>
   </si>
   <si>
     <t>https://pub-be3a7e5a827f4580a4121009eb629bb2.r2.dev/book-covers/1211029/554323a7-8799-49b2-bfcd-1adf10d33ac5.webp</t>
   </si>
   <si>
     <t>Active</t>
   </si>
   <si>
     <t>BD00067713</t>
   </si>
   <si>
-    <t>Discover Carry On, Jeeves by P.G. Wodehouse. This book is published by General Press in Paperback format, ISBN 9789354996399, ASIN 9354996396, under Uncategorized, Classics, Humor and Comedy.</t>
+    <t>Discover Carry On, Jeeves by P.G. Wodehouse. This book is published by General Press in Paperback format, ISBN 9789354996399, ASIN 9354996396, under Literature and Fiction, Classics, Humor and Comedy.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>